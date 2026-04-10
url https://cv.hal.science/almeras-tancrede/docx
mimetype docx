--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Alméras Tancrède </w:t>
+        <w:t xml:space="preserve"> Tancrède Alméras </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1406,625 +1406,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976469v1</w:t>
+                <w:t xml:space="preserve">hal-01973678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baley</w:t>
+                <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Doumerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2018-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973678v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léopold Doumerc</w:t>
+                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2018-0224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368075v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical dependences among functional wood traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (12), pp.2652-2665. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897771v1</w:t>
+                <w:t xml:space="preserve">hal-01897601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biophysical dependences among functional wood traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.623. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.2652-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897601v1</w:t>
+                <w:t xml:space="preserve">hal-01897771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the motor power of trees</w:t>
               </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Secerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (3), pp.689-702. </w:t>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of cellulose to the moisture-dependent elastic behaviour of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,77 +2495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biomechanics for tree ecology: beyond wood density and strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (15), pp.4397-4410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,261 +2727,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montero</w:t>
+                <w:t xml:space="preserve">Representativeness of wood biomechanical properties measured after storage in different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.695-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0636-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646489v1</w:t>
+                <w:t xml:space="preserve">hal-00641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of wood biomechanical properties measured after storage in different conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.695-703. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-011-0636-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641281v1</w:t>
+                <w:t xml:space="preserve">hal-00646489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique du bois de la loupe de Thuya</w:t>
               </w:r>
@@ -3362,369 +3362,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+                <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest/2009104⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.167270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883567v1</w:t>
+                <w:t xml:space="preserve">hal-01602029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (2), pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.110.167270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602029v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 67 (2), pp.211. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, 2010, 67 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2009104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534019v1</w:t>
+                <w:t xml:space="preserve">hal-00883567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity in gravitropic reaction among tropical seedlings in relation to ecological and developmental traits</w:t>
               </w:r>
@@ -3840,51 +3840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modelling of physical aging in green wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,51 +4074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical design and long-term stability of trees: Morphological and wood traits involved in the balance between weight increase and the gravitropic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256, pp.370-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4158,469 +4158,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Horacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/28374⟩</w:t>
+              <w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LVI (5), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546298v1</w:t>
+                <w:t xml:space="preserve">hal-00797014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+                <w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part II: strains in wood and bark and apparent compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14620316.2008.11512350⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (10), pp.1513-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/28.10.1513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666046v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part II: strains in wood and bark and apparent compliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/28.10.1513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14620316.2008.11512350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565603v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Horacek</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, LVI (5), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (6), pp.749-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/28374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797014v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to determine sapling buckling risk with only a few measurements</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (10), pp.1583-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4956,51 +4956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical verification of the reinforced-matrix hypothesis using the Mori-Tanaka theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (6), pp.505-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5028,511 +5028,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
+                <w:t xml:space="preserve">Compression stress in opposite wood of angiosperms: observations in chestnut, mani and poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (5), pp.507-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112572v1</w:t>
+                <w:t xml:space="preserve">hal-00112562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generation of longitudinal maturation stress in wood is not dependent on diurnal changes in diameter of trunk</w:t>
+                <w:t xml:space="preserve">Strains inside xylem and inner bark of a stem submitted to a change in hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Okuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52 (5), pp.452-455. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.460-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10086-005-0788-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-006-0061-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01031891v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01031900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression stress in opposite wood of angiosperms: observations in chestnut, mani and poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+                <w:t xml:space="preserve">The generation of longitudinal maturation stress in wood is not dependent on diurnal changes in diameter of trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Okuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (5), pp.452-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10086-005-0788-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2006032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00112562v1</w:t>
+                <w:t xml:space="preserve">hal-01031891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains inside xylem and inner bark of a stem submitted to a change in hydrostatic pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masato Yoshida</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takashi Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-006-0061-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01031900v1</w:t>
+                <w:t xml:space="preserve">hal-00112572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling anisotropic maturation strains in wood in relation with fibre boundary conditions, microstructure and maturation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6916,402 +6916,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rooij Arnoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269060v1</w:t>
+                <w:t xml:space="preserve">hal-04857076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374427v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t>
+                <w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooij Arnoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Hsien-Tsung Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fournely</w:t>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
+              <w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857076v1</w:t>
+                <w:t xml:space="preserve">hal-02374427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bark side of the force</w:t>
               </w:r>
@@ -7435,51 +7435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-resistance strategies of trees: effects of size and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,90 +7504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax stems: Using the plant architecture to provide models of bioinspired composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,51 +7625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-resistance strategies of trees: effects of size and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7757,342 +7757,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">How do size, form and mechanical properties influence postural control in tropical trees?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du Labex CEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01977918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983668v1</w:t>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do size, form and mechanical properties influence postural control in tropical trees?</w:t>
+                <w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amra Šećerović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du Labex CEBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cayenne, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977918v1</w:t>
+                <w:t xml:space="preserve">hal-01983668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
               </w:r>
@@ -8197,622 +8197,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in the cell wall during the development of tension wood in a G-layer and a non-G-layer species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977903v1</w:t>
+                <w:t xml:space="preserve">hal-01743778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">The motor function of wood: mechanisms underlying the generation of maturation stress during cell-wall formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743778v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motor function of wood: mechanisms underlying the generation of maturation stress during cell-wall formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983552v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve"> 8th Plant Biomechanics International Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886732v1</w:t>
+                <w:t xml:space="preserve">hal-01436113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Modifications in the cell wall during the development of tension wood in a G-layer and a non-G-layer species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Francoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th Plant Biomechanics International Conference </w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436113v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently according to other tree and stem features.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth … several ways to control the tree posture, more or less efficiently according to other tree and stem features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,569 +8828,569 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States</w:t>
+              <w:t xml:space="preserve">Botany 2014 : new frontiers in botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738940v1</w:t>
+                <w:t xml:space="preserve">hal-01627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée scientifique du GDR 3544 "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983559v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth … several ways to control the tree posture, more or less efficiently according to other tree and stem features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2014 : new frontiers in botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
+              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627031v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Journée scientifique du GDR 3544 "Sciences du Bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493372v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently according to other tree and stem features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959205v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between wood functions in the living tree and wood industrial qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,325 +9560,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations and mechanical considerations to discriminate between hypothetic mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797096v1</w:t>
+                <w:t xml:space="preserve">hal-00797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
+                <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 379 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797106v1</w:t>
+                <w:t xml:space="preserve">hal-00797104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations and mechanical considerations to discriminate between hypothetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 379 p</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797104v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation of wood viscoelastic behavior using X-Ray diffraction technique</w:t>
               </w:r>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10214,51 +10214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending mechanics of tree stems: the key role of wood maturation stress for resisting both permanent and temporary loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10536,489 +10536,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+                <w:t xml:space="preserve">Multiscale investigation of wood behavior after the elastic domain using X-Ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Portugal</w:t>
+              <w:t xml:space="preserve">Hierarchical structure and mechanical characterisation of Wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797340v1</w:t>
+                <w:t xml:space="preserve">hal-00618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of wood behavior after the elastic domain using X-Ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gronvold</w:t>
+                <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hierarchical structure and mechanical characterisation of Wood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618630v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray diffraction study of wood cellulose behaviour during drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">X-ray diffraction use for nanostructural investigation of wood cellulose deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Wood Structure/Function-Relationships"</w:t>
+              <w:t xml:space="preserve">Experimental and Computational Micro-Characterization techniques in Wood Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523221v1</w:t>
+                <w:t xml:space="preserve">hal-00525585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction use for nanostructural investigation of wood cellulose deformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">X-Ray diffraction study of wood cellulose behaviour during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gronvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Computational Micro-Characterization techniques in Wood Mechanics</w:t>
+              <w:t xml:space="preserve">Workshop "Wood Structure/Function-Relationships"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525585v1</w:t>
+                <w:t xml:space="preserve">hal-00523221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of habit and plants strategies of growth in height: environmental constraints, regulator processes and traits</w:t>
               </w:r>
@@ -11056,51 +11056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11119,2229 +11119,2190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitropism plays a key role in the diversity of tree ecological strategies at the advance regeneration stage. A case study in the French Guiana tropical rainforest.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+                <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.349</w:t>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565956v1</w:t>
+                <w:t xml:space="preserve">hal-00565995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction wood efficiency in control of trunk verticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duchâteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.236-243</w:t>
+              <w:t xml:space="preserve">COST E50 Workshop: Reaction wood formation at stand, tree and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565954v1</w:t>
+                <w:t xml:space="preserve">hal-00797326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+                <w:t xml:space="preserve">Modélisation biomécanique de la genèse des précontraintes dans le bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565995v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction wood efficiency in control of trunk verticality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence de la mise en tension de la cellulose pendant la maturation cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rieckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 Workshop: Reaction wood formation at stand, tree and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797326v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique de la genèse des précontraintes dans le bois</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">The gravitropic control of woody stems orientation: biomechanical parameters involved and consequences for stem allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.314-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378319v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de la mise en tension de la cellulose pendant la maturation cellulaire</w:t>
+                <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378360v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts of tree growth and biomechanics that could be considered in future models of tree stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Tree Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797330v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+                <w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546246v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546251v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Concepts of tree growth and biomechanics that could be considered in future models of tree stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
+              <w:t xml:space="preserve">Workshop Tree Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813992v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
+              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797323v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitropic control of woody stems orientation: biomechanical parameters involved and consequences for stem allometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a micro-mechanical model to discriminate between hypothetic mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.314-321</w:t>
+              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565948v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753622v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a micro-mechanical model to discriminate between hypothetic mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797122v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378403v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Gravitropism plays a key role in the diversity of tree ecological strategies at the advance regeneration stage. A case study in the French Guiana tropical rainforest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534701v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797347v1</w:t>
+                <w:t xml:space="preserve">hal-00797817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of wood physical properties by the reinforced-matrix principle: formulation by Mori-Tanaka theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Modeling of Wood and Wood Based Materials, mini-symposium WCCM8 - ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Italy</w:t>
+              <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795986v1</w:t>
+                <w:t xml:space="preserve">hal-02756570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+                <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756570v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Contraintes de croissance et flexibilité des tiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797817v1</w:t>
+                <w:t xml:space="preserve">hal-00796790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre croissance, flexion sous le poids propre et réaction gravitropique : un modèle synthétique et son application à une diversité d'espèces tropicales dans le cadre du projet Woodiversity</w:t>
               </w:r>
@@ -13403,178 +13364,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de croissance et flexibilité des tiges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France</w:t>
+              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796790v1</w:t>
+                <w:t xml:space="preserve">hal-00797347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scale analysis of wood physical properties by the reinforced-matrix principle: formulation by Mori-Tanaka theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Mechanical Modeling of Wood and Wood Based Materials, mini-symposium WCCM8 - ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797342v1</w:t>
+                <w:t xml:space="preserve">hal-00795986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
               </w:r>
@@ -13586,51 +13586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13685,103 +13685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
@@ -13810,77 +13810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pollenoscope : un outil pour la prévision des dates de pollinisation des principales espèces allergisantes, application à l’ambroisie en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Déchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13912,472 +13912,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of viscoelasticity and juvenile wood occurence on the tree reorientation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Reinforced-matrix hypothesis as a theoretical basis for analyzing mechanical and physical properties of wood cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Horàvek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.503-508</w:t>
+              <w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy, Italy. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546563v1</w:t>
+                <w:t xml:space="preserve">hal-00546581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural aspect of cellulose microfibrils in wood - link to biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sugiyama</w:t>
+                <w:t xml:space="preserve">Impact of viscoelasticity and juvenile wood occurence on the tree reorientation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Okuyama</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Horàvek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.481-484</w:t>
+              <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.503-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565638v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood : diversity, efficiency, limits and alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural aspect of cellulose microfibrils in wood - link to biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Fournier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Okuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.467-472</w:t>
+              <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565636v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced-matrix hypothesis as a theoretical basis for analyzing mechanical and physical properties of wood cell wall</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood : diversity, efficiency, limits and alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy, Italy. pp.127-132</w:t>
+              <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546581v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the main factors involved in natural bending of apricot-tree stems</w:t>
               </w:r>
@@ -14484,51 +14484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14592,77 +14592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood: diversity, efficiency, limits and alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14687,77 +14687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypotheses for the generation of wood maturation stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Masato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14808,64 +14808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollen survey: a metrological study between Hirst and Cour sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14942,64 +14942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for forecasting pollen dynamics based on plant phenological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Symposium on Aerobiology, TESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Worcester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15298,64 +15298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Zeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Doumerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15596,51 +15596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible juveniles or why trees produce ‘low quality’ wood?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15685,260 +15685,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible juveniles or why trees produce ‘low quality’ wood?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Roux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eiichi Obataya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States. 2014</w:t>
+              <w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740853v1</w:t>
+                <w:t xml:space="preserve">hal-01960570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible juveniles or why trees produce ‘low quality’ wood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiichi Obataya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960570v1</w:t>
+                <w:t xml:space="preserve">hal-02740853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16064,51 +16064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Action and Biological Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16826,51 +16826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02556-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063659909477230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ906Z31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.10.1513" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.10.1583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-007-0897-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0788-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0061-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3D4QPWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977918v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977903v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Quignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627031v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duch&#226;teau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378360v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rieckel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565638v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuyama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565673v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masato" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Zeline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977816v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04495443v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02556-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063659909477230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ906Z31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.10.1513" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.10.1583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-007-0897-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0061-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3D4QPWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0788-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977918v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Quignard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duch&#226;teau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rieckel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565948v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuyama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565673v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masato" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Zeline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977816v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04495443v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17123,39 +17123,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Alméras Tancrède</dc:title>
+  <dc:title>Tancrède Alméras</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>