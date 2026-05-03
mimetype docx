--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beech poles do not produce flexure wood after mechanical stimulation: does shifting from stress avoidance to stress tolerance matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Jana Dlouhá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baranger</w:t>
+                <w:t xml:space="preserve">Leandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1367-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-024-02556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684126v1</w:t>
+                <w:t xml:space="preserve">hal-04745820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech poles do not produce flexure wood after mechanical stimulation: does shifting from stress avoidance to stress tolerance matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouhá</w:t>
+                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Martinez</w:t>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiéry Constant</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38 (6), pp.1367-1377. </w:t>
+              <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-024-02556-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745820v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the growth stress in tree branches: eccentric growth vs. reaction wood</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e78. </w:t>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does bark contribution to postural control change during tree ontogeny? A study of six Amazonian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and quantitative evaluation of tensile maturation strain in flax phloem through longitudinal splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,759 +1272,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15375⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897613v1</w:t>
+                <w:t xml:space="preserve">hal-02976469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973678v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2018-0224⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368075v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+                <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Doumerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2018-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976469v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biophysical dependences among functional wood traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.623. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.2652-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897601v1</w:t>
+                <w:t xml:space="preserve">hal-01897771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical dependences among functional wood traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (12), pp.2652-2665. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897771v1</w:t>
+                <w:t xml:space="preserve">hal-01897601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the motor power of trees</w:t>
               </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Secerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (3), pp.689-702. </w:t>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of cellulose to the moisture-dependent elastic behaviour of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,77 +2495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative biomechanics for tree ecology: beyond wood density and strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (15), pp.4397-4410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,261 +2727,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of wood biomechanical properties measured after storage in different conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.695-703. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-011-0636-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641281v1</w:t>
+                <w:t xml:space="preserve">hal-00646489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montero</w:t>
+                <w:t xml:space="preserve">Representativeness of wood biomechanical properties measured after storage in different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.695-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0636-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646489v1</w:t>
+                <w:t xml:space="preserve">hal-00641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique du bois de la loupe de Thuya</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,64 +3515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (2), pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3619,64 +3619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3840,51 +3840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modelling of physical aging in green wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,51 +3970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing events, mixtures of information and multistratum recapture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4074,51 +4074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical design and long-term stability of trees: Morphological and wood traits involved in the balance between weight increase and the gravitropic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256, pp.370-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4158,352 +4158,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petr Horacek</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14620316.2008.11512350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797014v1</w:t>
+                <w:t xml:space="preserve">hal-02666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part II: strains in wood and bark and apparent compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (10), pp.1513-1523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/28.10.1513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+                <w:t xml:space="preserve">Petr Horacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (1), pp.76-84. </w:t>
+              <w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LVI (5), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14620316.2008.11512350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666046v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (10), pp.1583-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4956,51 +4956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical verification of the reinforced-matrix hypothesis using the Mori-Tanaka theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (6), pp.505-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5028,511 +5028,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression stress in opposite wood of angiosperms: observations in chestnut, mani and poplar</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Okuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2006032⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112562v1</w:t>
+                <w:t xml:space="preserve">hal-00112572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains inside xylem and inner bark of a stem submitted to a change in hydrostatic pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takashi Okuyama</w:t>
+                <w:t xml:space="preserve">Compression stress in opposite wood of angiosperms: observations in chestnut, mani and poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-006-0061-7⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (5), pp.507-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01031900v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generation of longitudinal maturation stress in wood is not dependent on diurnal changes in diameter of trunk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Strains inside xylem and inner bark of a stem submitted to a change in hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Okuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.460-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-006-0061-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10086-005-0788-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01031891v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01031900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">The generation of longitudinal maturation stress in wood is not dependent on diurnal changes in diameter of trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Okuyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (5), pp.452-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10086-005-0788-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112572v1</w:t>
+                <w:t xml:space="preserve">hal-01031891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling anisotropic maturation strains in wood in relation with fibre boundary conditions, microstructure and maturation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,51 +5592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of circumferential heterogeneity of wood maturation strain, modulus of elasticity and radial growth on the regulation of stem orientation in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,64 +5973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un dispositif de mesure automatisé et simultané des dimensions transverses et de la masse d’un échantillon de bois lors de variations d’humidité relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matisse Chambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,51 +6107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matisse Chambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoul van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fournely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsien-Tsung Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabrolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
@@ -7422,64 +7422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-resistance strategies of trees: effects of size and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,90 +7504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax stems: Using the plant architecture to provide models of bioinspired composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,51 +7625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-resistance strategies of trees: effects of size and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7688,411 +7688,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles mécaniques de mise en contrainte du bois pendant sa maturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977911v1</w:t>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do size, form and mechanical properties influence postural control in tropical trees?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amra Šećerović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du Labex CEBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cayenne, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977918v1</w:t>
+                <w:t xml:space="preserve">hal-01983668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Modèles mécaniques de mise en contrainte du bois pendant sa maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01977911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How do size, form and mechanical properties influence postural control in tropical trees?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du Labex CEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983668v1</w:t>
+                <w:t xml:space="preserve">hal-01977918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
               </w:r>
@@ -8311,51 +8311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The motor function of wood: mechanisms underlying the generation of maturation stress during cell-wall formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,51 +8393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
@@ -8768,77 +8768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth … several ways to control the tree posture, more or less efficiently according to other tree and stem features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
@@ -9100,51 +9100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,77 +9221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently according to other tree and stem features.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9333,90 +9333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between wood functions in the living tree and wood industrial qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de déformations macroscopiques et cristallines dans le bois et implications pour une modélisation multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,325 +9560,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations and mechanical considerations to discriminate between hypothetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797106v1</w:t>
+                <w:t xml:space="preserve">hal-00797096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+                <w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 379 p</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797104v1</w:t>
+                <w:t xml:space="preserve">hal-00797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations and mechanical considerations to discriminate between hypothetic mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 379 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797096v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation of wood viscoelastic behavior using X-Ray diffraction technique</w:t>
               </w:r>
@@ -9979,286 +9979,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional micro-mechanics of plant tissues: assessing the contribution of cellulose to the mechanical behaviour of wood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797109v1</w:t>
+                <w:t xml:space="preserve">hal-00719100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Functional micro-mechanics of plant tissues: assessing the contribution of cellulose to the mechanical behaviour of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gronvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719100v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending mechanics of tree stems: the key role of wood maturation stress for resisting both permanent and temporary loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10536,273 +10536,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of wood behavior after the elastic domain using X-Ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gronvold</w:t>
+                <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hierarchical structure and mechanical characterisation of Wood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618630v1</w:t>
+                <w:t xml:space="preserve">hal-00797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thuja burr material symmetries by direct contact ultrasonic method on spherical specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Mouridi</w:t>
+                <w:t xml:space="preserve">Multiscale investigation of wood behavior after the elastic domain using X-Ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop Mixed numerical and experimental methods applied to the mechanical characterization of bio-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Portugal</w:t>
+              <w:t xml:space="preserve">Hierarchical structure and mechanical characterisation of Wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797340v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction use for nanostructural investigation of wood cellulose deformation</w:t>
               </w:r>
@@ -10814,51 +10814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10896,51 +10896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray diffraction study of wood cellulose behaviour during drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,51 +11056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11119,567 +11119,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Concepts of tree growth and biomechanics that could be considered in future models of tree stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kojima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">Workshop Tree Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565995v1</w:t>
+                <w:t xml:space="preserve">hal-00797330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction wood efficiency in control of trunk verticality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+                <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duchâteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
+                <w:t xml:space="preserve">M. Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 Workshop: Reaction wood formation at stand, tree and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797326v1</w:t>
+                <w:t xml:space="preserve">hal-00565995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique de la genèse des précontraintes dans le bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Reaction wood efficiency in control of trunk verticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duchâteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">COST E50 Workshop: Reaction wood formation at stand, tree and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378319v1</w:t>
+                <w:t xml:space="preserve">hal-00797326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de la mise en tension de la cellulose pendant la maturation cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation biomécanique de la genèse des précontraintes dans le bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Rieckel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378360v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitropic control of woody stems orientation: biomechanical parameters involved and consequences for stem allometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Mise en évidence de la mise en tension de la cellulose pendant la maturation cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">Christian Rieckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.314-321</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565948v1</w:t>
+                <w:t xml:space="preserve">hal-03378360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
               </w:r>
@@ -11691,51 +11691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11784,459 +11784,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gravitropic control of woody stems orientation: biomechanical parameters involved and consequences for stem allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Bytebier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.314-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546246v1</w:t>
+                <w:t xml:space="preserve">hal-00565948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546251v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+                <w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813992v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts of tree growth and biomechanics that could be considered in future models of tree stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Tree Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797330v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
               </w:r>
@@ -12436,286 +12436,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534701v1</w:t>
+                <w:t xml:space="preserve">hal-03378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378403v1</w:t>
+                <w:t xml:space="preserve">hal-00534701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12902,532 +12902,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre croissance, flexion sous le poids propre et réaction gravitropique : un modèle synthétique et son application à une diversité d'espèces tropicales dans le cadre du projet Woodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797817v1</w:t>
+                <w:t xml:space="preserve">hal-00797349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+                <w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756570v1</w:t>
+                <w:t xml:space="preserve">hal-00797817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique du bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797342v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de croissance et flexibilité des tiges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree acclimation meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, France</w:t>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796790v1</w:t>
+                <w:t xml:space="preserve">hal-00797342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre croissance, flexion sous le poids propre et réaction gravitropique : un modèle synthétique et son application à une diversité d'espèces tropicales dans le cadre du projet Woodiversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
+                <w:t xml:space="preserve">Contraintes de croissance et flexibilité des tiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797349v1</w:t>
+                <w:t xml:space="preserve">hal-00796790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13554,333 +13554,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
+              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546310v1</w:t>
+                <w:t xml:space="preserve">hal-00546413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546413v1</w:t>
+                <w:t xml:space="preserve">hal-00546310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pollenoscope : un outil pour la prévision des dates de pollinisation des principales espèces allergisantes, application à l’ambroisie en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Déchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13931,51 +13931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced-matrix hypothesis as a theoretical basis for analyzing mechanical and physical properties of wood cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14013,64 +14013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of viscoelasticity and juvenile wood occurence on the tree reorientation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14160,51 +14160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14268,77 +14268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood : diversity, efficiency, limits and alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14452,446 +14452,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood: diversity, efficiency, limits and alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thibaut</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538800v1</w:t>
+                <w:t xml:space="preserve">hal-00565673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood: diversity, efficiency, limits and alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypotheses for the generation of wood maturation stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Fournier</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Masato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565673v1</w:t>
+                <w:t xml:space="preserve">hal-00565669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypotheses for the generation of wood maturation stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565669v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollen survey: a metrological study between Hirst and Cour sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14929,77 +14929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for forecasting pollen dynamics based on plant phenological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Symposium on Aerobiology, TESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Worcester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15082,51 +15082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yun Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15190,51 +15190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yun Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15298,64 +15298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Zeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Doumerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15514,51 +15514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently due to other tree and stem features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15596,77 +15596,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible juveniles or why trees produce ‘low quality’ wood?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15685,260 +15685,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible juveniles or why trees produce ‘low quality’ wood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiichi Obataya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960570v1</w:t>
+                <w:t xml:space="preserve">hal-02740853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible juveniles or why trees produce ‘low quality’ wood?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Roux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eiichi Obataya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States. 2014</w:t>
+              <w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740853v1</w:t>
+                <w:t xml:space="preserve">hal-01960570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16064,51 +16064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Action and Biological Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16586,51 +16586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la forme des axes ligneux d'un an chez trois variétés d'abricotier : confrontation de données expérimentales à un modèle biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. École nationale supérieure agronomique de Montpellier, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16826,51 +16826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02556-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063659909477230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ906Z31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.10.1513" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.10.1583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-007-0897-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0061-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3D4QPWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0788-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977918v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Quignard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duch&#226;teau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rieckel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565948v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuyama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565673v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masato" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Zeline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977816v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04495443v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02556-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063659909477230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ906Z31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.10.1513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.10.1583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-007-0897-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0061-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3D4QPWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0788-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977911v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977918v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Quignard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duch&#226;teau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378319v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rieckel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuyama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masato" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Zeline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977816v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04495443v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>