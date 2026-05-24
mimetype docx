--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech poles do not produce flexure wood after mechanical stimulation: does shifting from stress avoidance to stress tolerance matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouhá</w:t>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Martinez</w:t>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiéry Constant</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38 (6), pp.1367-1377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-024-02556-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745820v1</w:t>
+                <w:t xml:space="preserve">hal-04684126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Beech poles do not produce flexure wood after mechanical stimulation: does shifting from stress avoidance to stress tolerance matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouhá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Leandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baranger</w:t>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1367-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-024-02556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684126v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the growth stress in tree branches: eccentric growth vs. reaction wood</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e78. </w:t>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748026v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t>
+                <w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Elham Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Capron</w:t>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Daniel Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722494v1</w:t>
+                <w:t xml:space="preserve">hal-03738299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible effects of mild thermal treatment on the properties of wood used for making musical instruments: comparing mulberry to spruce</w:t>
+                <w:t xml:space="preserve">Mechanical characterisation of the developing cell wall layers of tension wood fibres by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Karami</w:t>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Brémaud</w:t>
+                <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guibal</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.256 - 264. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor4074-015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738299v1</w:t>
+                <w:t xml:space="preserve">hal-03722494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does bark contribution to postural control change during tree ontogeny? A study of six Amazonian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and quantitative evaluation of tensile maturation strain in flax phloem through longitudinal splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,278 +1272,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976469v1</w:t>
+                <w:t xml:space="preserve">hal-01897613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221 (1), pp.209-217. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897613v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
               </w:r>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Lin Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,265 +3362,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.167270⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602029v1</w:t>
+                <w:t xml:space="preserve">hal-00883567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (2), pp.211. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2009104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.167270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534019v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thigmomorphogenesis versus light in biomechanical growth strategies of saplings of two tropical rain forest tree species</w:t>
               </w:r>
@@ -3653,78 +3653,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 67 (2), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+              <w:t xml:space="preserve">, 2010, 67 (2), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2009104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883567v1</w:t>
+                <w:t xml:space="preserve">hal-00534019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity in gravitropic reaction among tropical seedlings in relation to ecological and developmental traits</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3970,51 +3970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing events, mixtures of information and multistratum recapture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,469 +4158,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14620316.2008.11512350⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (6), pp.749-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/28374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666046v1</w:t>
+                <w:t xml:space="preserve">hal-00546298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part II: strains in wood and bark and apparent compliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (10), pp.1513-1523. </w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/28.10.1513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14620316.2008.11512350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565603v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Horacek</w:t>
+                <w:t xml:space="preserve">Mechanical analysis of the strains generated by water tension in plant stems. Part II: strains in wood and bark and apparent compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (10), pp.1513-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/28.10.1513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797014v1</w:t>
+                <w:t xml:space="preserve">hal-00565603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Horacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60 (6), pp.749-760. </w:t>
+              <w:t xml:space="preserve">Acta Universitatis Agriculturae Et Silviculturae Mendelianae Brunensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LVI (5), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/28374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11118/actaun200856050039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546298v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to determine sapling buckling risk with only a few measurements</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Okuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (5), pp.507-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains inside xylem and inner bark of a stem submitted to a change in hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generation of longitudinal maturation stress in wood is not dependent on diurnal changes in diameter of trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,51 +5592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of circumferential heterogeneity of wood maturation strain, modulus of elasticity and radial growth on the regulation of stem orientation in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,64 +5973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un dispositif de mesure automatisé et simultané des dimensions transverses et de la masse d’un échantillon de bois lors de variations d’humidité relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matisse Chambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,51 +6107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matisse Chambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6439,90 +6439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a potential involvement of RG-I pectins in the generation of maturation stress in the secondary cell wall of poplar tension wood fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Šećerović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoul van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,402 +6916,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857076v1</w:t>
+                <w:t xml:space="preserve">hal-02269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsien-Tsung Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269060v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche scientifique des bois précieux à fil non droit choisis en artisanat : description optique et structurelle des bois figurés en vue de comprendre leur apparence visuelle</w:t>
+                <w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsien-Tsung Hu</w:t>
+                <w:t xml:space="preserve">Rooij Arnoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Langbour</w:t>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374427v1</w:t>
+                <w:t xml:space="preserve">hal-04857076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bark side of the force</w:t>
               </w:r>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
@@ -7422,51 +7422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-resistance strategies of trees: effects of size and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7517,51 +7517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax stems: Using the plant architecture to provide models of bioinspired composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,372 +7688,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Modèles mécaniques de mise en contrainte du bois pendant sa maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01977911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983668v1</w:t>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles mécaniques de mise en contrainte du bois pendant sa maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantification de la puissance motrice des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amra Šećerović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GdR PhyP "Biophysique et biomécanique des plantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977911v1</w:t>
+                <w:t xml:space="preserve">hal-01983668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do size, form and mechanical properties influence postural control in tropical trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du Labex CEBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8091,90 +8091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufeh Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des Parois : Workshop StressInTrees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
@@ -8197,1157 +8197,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications in the cell wall during the development of tension wood in a G-layer and a non-G-layer species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Assor</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743778v1</w:t>
+                <w:t xml:space="preserve">hal-01977903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motor function of wood: mechanisms underlying the generation of maturation stress during cell-wall formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983552v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The motor function of wood: mechanisms underlying the generation of maturation stress during cell-wall formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886732v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th Plant Biomechanics International Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436113v1</w:t>
+                <w:t xml:space="preserve">hal-04886732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in the cell wall during the development of tension wood in a G-layer and a non-G-layer species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve"> 8th Plant Biomechanics International Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977903v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth … several ways to control the tree posture, more or less efficiently according to other tree and stem features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
+                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently according to other tree and stem features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2014 : new frontiers in botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
+              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627031v1</w:t>
+                <w:t xml:space="preserve">hal-02738940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Journée scientifique du GDR 3544 "Sciences du Bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493372v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth … several ways to control the tree posture, more or less efficiently according to other tree and stem features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Botany 2014 : new frontiers in botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959205v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, muscle des arbres : comment l'assemblage des macromolécules au sein de la paroi cellulaire génère-t-il les contraintes permettant aux arbres de contrôler leur forme et leur orientation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Interactions hygro-mécaniques et longévité des structures bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée scientifique du GDR 3544 "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983559v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently according to other tree and stem features.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Caractérisation visuelle, structurelle et acoustique de l'épicéa et de l'érable de lutherie : détermination des figures de l'érable et des paramètres de cernes de l'épicéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2014, New Frontires in Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boise, Idaho, United States</w:t>
+              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738940v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between wood functions in the living tree and wood industrial qualities</w:t>
               </w:r>
@@ -9359,64 +9359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de déformations macroscopiques et cristallines dans le bois et implications pour une modélisation multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9769,51 +9769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10011,51 +10011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10581,51 +10581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10782,243 +10782,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction use for nanostructural investigation of wood cellulose deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-Ray diffraction study of wood cellulose behaviour during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gronvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Computational Micro-Characterization techniques in Wood Mechanics</w:t>
+              <w:t xml:space="preserve">Workshop "Wood Structure/Function-Relationships"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525585v1</w:t>
+                <w:t xml:space="preserve">hal-00523221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray diffraction study of wood cellulose behaviour during drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray diffraction use for nanostructural investigation of wood cellulose deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Wood Structure/Function-Relationships"</w:t>
+              <w:t xml:space="preserve">Experimental and Computational Micro-Characterization techniques in Wood Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523221v1</w:t>
+                <w:t xml:space="preserve">hal-00525585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of habit and plants strategies of growth in height: environmental constraints, regulator processes and traits</w:t>
               </w:r>
@@ -11119,273 +11119,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts of tree growth and biomechanics that could be considered in future models of tree stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Gravitropism plays a key role in the diversity of tree ecological strategies at the advance regeneration stage. A case study in the French Guiana tropical rainforest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Tree Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797330v1</w:t>
+                <w:t xml:space="preserve">hal-00565956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.236-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565995v1</w:t>
+                <w:t xml:space="preserve">hal-00565954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction wood efficiency in control of trunk verticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duchâteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,1788 +11460,1741 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E50 Workshop: Reaction wood formation at stand, tree and cellular level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique de la genèse des précontraintes dans le bois</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378319v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de la mise en tension de la cellulose pendant la maturation cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation biomécanique de la genèse des précontraintes dans le bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Rieckel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378360v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
+                <w:t xml:space="preserve">Mise en évidence de la mise en tension de la cellulose pendant la maturation cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rieckel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797323v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitropic control of woody stems orientation: biomechanical parameters involved and consequences for stem allometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">Concepts of tree growth and biomechanics that could be considered in future models of tree stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.314-321</w:t>
+              <w:t xml:space="preserve">Workshop Tree Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565948v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
+              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546246v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gravitropic control of woody stems orientation: biomechanical parameters involved and consequences for stem allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.314-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546251v1</w:t>
+                <w:t xml:space="preserve">hal-00565948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Nanomechanical characterization of wood cell walls during maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bytebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813992v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About structural determinants of the diversity of vibration properties of ten tropical hardwoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.543-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753622v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a micro-mechanical model to discriminate between hypothetic mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of developing wood cell walls at different maturation steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Kourou, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797122v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378403v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a micro-mechanical model to discriminate between hypothetic mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t>
+              <w:t xml:space="preserve">COST E50 final conference Systems Biology for Plant Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534701v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress of cellulose network in tension wood is induced shortly after cellulose deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation nanomécanique des parois cellulaires du bois à différents stades de leur différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bytebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.236-243</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565954v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitropism plays a key role in the diversity of tree ecological strategies at the advance regeneration stage. A case study in the French Guiana tropical rainforest.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
+                <w:t xml:space="preserve">The origin of maturation stress in tension wood: using a wide range of observations to assess hypothetic mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.349</w:t>
+              <w:t xml:space="preserve">COST FP0802 Workshop on "Experimental and computational methods in wood micromechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565956v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre croissance, flexion sous le poids propre et réaction gravitropique : un modèle synthétique et son application à une diversité d'espèces tropicales dans le cadre du projet Woodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scale analysis of wood physical properties by the reinforced-matrix principle: formulation by Mori-Tanaka theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Mechanical Modeling of Wood and Wood Based Materials, mini-symposium WCCM8 - ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797349v1</w:t>
+                <w:t xml:space="preserve">hal-00795986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797817v1</w:t>
+                <w:t xml:space="preserve">hal-00797347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13213,661 +13213,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation induced by ethanol substitution in normal and tension wood of chestnut and simarouba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">COST E50 Workshop"Characterisation and application of cell wall macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797342v1</w:t>
+                <w:t xml:space="preserve">hal-00797817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de croissance et flexibilité des tiges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+                <w:t xml:space="preserve">Relations entre croissance, flexion sous le poids propre et réaction gravitropique : un modèle synthétique et son application à une diversité d'espèces tropicales dans le cadre du projet Woodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France</w:t>
+              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796790v1</w:t>
+                <w:t xml:space="preserve">hal-00797349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des contraintes de croissance dans une section de tige : prise en compte de l'hétérogénéité et de la viscoélasticité</w:t>
+                <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes réunions Croissance, Amélioration et Qualité</w:t>
+              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797347v1</w:t>
+                <w:t xml:space="preserve">hal-00797342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of wood physical properties by the reinforced-matrix principle: formulation by Mori-Tanaka theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Contraintes de croissance et flexibilité des tiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Modeling of Wood and Wood Based Materials, mini-symposium WCCM8 - ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Italy</w:t>
+              <w:t xml:space="preserve">Tree acclimation meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795986v1</w:t>
+                <w:t xml:space="preserve">hal-00796790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546413v1</w:t>
+                <w:t xml:space="preserve">hal-00546310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and biomechanical traits: A study of functional diversity and ecological strategies of tree species in heterogeneous forests and dense canopies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree functional diversity and gravitropism as a key process for tree growth in dense canopies: Some observations in the tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FobAwi-LERFOB 11th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fribourg, Germany</w:t>
+              <w:t xml:space="preserve">Seminar of the Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546310v1</w:t>
+                <w:t xml:space="preserve">hal-00546413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pollenoscope : un outil pour la prévision des dates de pollinisation des principales espèces allergisantes, application à l’ambroisie en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14134,51 +14134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural aspect of cellulose microfibrils in wood - link to biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14294,51 +14294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14452,446 +14452,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood: diversity, efficiency, limits and alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Fournier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565673v1</w:t>
+                <w:t xml:space="preserve">hal-00538800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypotheses for the generation of wood maturation stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction mechanisms for the shape control in angiosperms tension wood: diversity, efficiency, limits and alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565669v1</w:t>
+                <w:t xml:space="preserve">hal-00565673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal longitudinal drying shrinkage in normal wood of Laetia procera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypotheses for the generation of wood maturation stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thibaut</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Masato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 55th Annual Meeting of the Japan Wood Research Society in Kyoto "50th Anniversary of the JWRS",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">1st Workshop of Cost Action E50 "Cell-wall macromolecules and reaction wood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538800v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollen survey: a metrological study between Hirst and Cour sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14929,77 +14929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for forecasting pollen dynamics based on plant phenological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Symposium on Aerobiology, TESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Worcester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15082,64 +15082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yun Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15190,64 +15190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yun Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées Scientifiques du GDR des Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15432,51 +15432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15514,51 +15514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression wood, tension wood with ou without G fibers, eccentric growth …: several ways to control the tree posture, more or less efficiently due to other tree and stem features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15622,51 +15622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15799,103 +15799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of &amp;quot;resonance wood&amp;quot; as viewed by violin makers or by wood scientists : Part 2 – Characterisation and correlations of structural and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Obataya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium WoodSciCraft 2014 «Wood Science and Craftsmanship: Cross perspective between Europe and Japan»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
@@ -16586,51 +16586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la forme des axes ligneux d'un an chez trois variétés d'abricotier : confrontation de données expérimentales à un modèle biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. École nationale supérieure agronomique de Montpellier, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16826,51 +16826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02556-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063659909477230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ906Z31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.10.1513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.10.1583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-007-0897-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0061-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3D4QPWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0788-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977911v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977918v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Quignard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duch&#226;teau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378319v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rieckel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuyama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masato" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Zeline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977816v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04495443v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02556-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4074-015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petrova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Kozlova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gorshkova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Lin Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-011-1189-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derycke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063659909477230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ906Z31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.10.1513" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.10.1583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.11.1505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-007-0897-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0061-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3D4QPWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0788-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-005-0407-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4ZPHVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Tsung Hu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977918v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977903v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Quignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627031v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hakam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duch&#226;teau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378360v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rieckel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565948v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546246v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813992v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534701v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797817v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796790v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546310v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derycke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hor&#224;vek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuyama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565673v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565669v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masato" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yun Hsieh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Zeline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977816v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133248v7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04495443v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>