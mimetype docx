--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning silica acidity with ammonium fluoride: Boosting iridium catalyst performance in furfural hydrogenation</w:t>
+                <w:t xml:space="preserve">Low-loading PdPt catalysts for highly selective furfural hydrogenation at ambient temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+                <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Kot</w:t>
+                <w:t xml:space="preserve">Arthur Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Reymond</w:t>
+                <w:t xml:space="preserve">Marcelo Tavares Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
+                <w:t xml:space="preserve">Francesca Liuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Dimitratos</w:t>
+                <w:t xml:space="preserve">Stefano Scurti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.102929. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269469v1</w:t>
+                <w:t xml:space="preserve">hal-05215750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loading PdPt catalysts for highly selective furfural hydrogenation at ambient temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuning silica acidity with ammonium fluoride: Boosting iridium catalyst performance in furfural hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Scurti</w:t>
+                <w:t xml:space="preserve">Nikolaos Dimitratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72, pp.107362. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.102929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215750v1</w:t>
+                <w:t xml:space="preserve">hal-05269469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nanoparticles as Monoanion Sensors through Modified Electrophilicity</w:t>
               </w:r>
@@ -1340,51 +1340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Reymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Palombo Ferraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tavares Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liuzzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scurti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mart&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Arroyo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gavi&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Parra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2040030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Bowden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Marti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Churchill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Huskens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sole Zalaffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ugo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04924213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurrian Huskens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bartllet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Palombo Ferraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Reymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tavares Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liuzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scurti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mart&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Arroyo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gavi&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Parra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2040030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Bowden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Marti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Churchill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Huskens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sole Zalaffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ugo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04924213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurrian Huskens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bartllet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>