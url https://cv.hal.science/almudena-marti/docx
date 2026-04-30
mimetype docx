--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,816 +66,1084 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loading PdPt catalysts for highly selective furfural hydrogenation at ambient temperature</w:t>
+                <w:t xml:space="preserve">Tailored plasmonic gold nanoparticles coated with manganese oxide for selective light-driven oxidation of 5-hydroxymethylfurfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
+                <w:t xml:space="preserve">Arthur Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Reymond</w:t>
+                <w:t xml:space="preserve">Ibrahim Abdelsalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Tavares Lima</w:t>
+                <w:t xml:space="preserve">Filippo Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Liuzzi</w:t>
+                <w:t xml:space="preserve">Nikolaos Dimitratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Scurti</w:t>
+                <w:t xml:space="preserve">Almudena Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72, pp.107362. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (7), pp.5765-5775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-025-01277-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215750v1</w:t>
+                <w:t xml:space="preserve">hal-05598800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning silica acidity with ammonium fluoride: Boosting iridium catalyst performance in furfural hydrogenation</w:t>
+                <w:t xml:space="preserve">Low-loading PdPt catalysts for highly selective furfural hydrogenation at ambient temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+                <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Kot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
+                <w:t xml:space="preserve">Marcelo Tavares Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Dimitratos</w:t>
+                <w:t xml:space="preserve">Francesca Liuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Scurti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102929⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269469v1</w:t>
+                <w:t xml:space="preserve">hal-05215750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticles as Monoanion Sensors through Modified Electrophilicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning silica acidity with ammonium fluoride: Boosting iridium catalyst performance in furfural hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Arroyo</w:t>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Gaviña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margarita Parra</w:t>
+                <w:t xml:space="preserve">Monika Kot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Palombo Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Dimitratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/colorants2040030⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.102929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225822v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grating-incoupled waveguide-enhanced Raman sensor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Liquid Organic Hydrogen Carriers (LOHCs): Comprehensive Comparison and Future Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Camilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284058⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (7), pp.3443-3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c04634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186385v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au Nanoparticle-Based Amplified DNA Detection on Poly-l-lysine Monolayer-Functionalized Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Nanoparticles as Monoanion Sensors through Modified Electrophilicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Marti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pau Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gaviña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12020242⟩</w:t>
+              <w:t xml:space="preserve">Colorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.591-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colorants2040030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562538v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grating-incoupled waveguide-enhanced Raman sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ettabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany Bowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0284058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Nanoparticle-Based Amplified DNA Detection on Poly-l-lysine Monolayer-Functionalized Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Huskens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12020242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SERS using nanostar‐in‐cavity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sole Zalaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sole Zalaffi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bethany Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.6417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -885,315 +1153,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOZYMES: Biomimetic systems for photothermal applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Matériaux Moléculaires et Hybrides pour l’Optoélectronique et la Photonique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Workshop organisé dans le cadre du programme interdisciplinaire MAT-PULSE, Dec 2024, Vandoeuvre -les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-responsive surfactants: from self-assembling to single atom mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Asian Conference on Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Hong Kong (China), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-based biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurrian Huskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Bartllet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Workshop on Sensors and Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Interuniversitario de Investigación de Reconocimiento Molecular y Desarrollo Tecnológico (IDM), Jul 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1340,51 +1608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Palombo Ferraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Reymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tavares Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liuzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scurti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mart&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Arroyo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gavi&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Parra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2040030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettabib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Bowden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Marti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Churchill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Huskens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sole Zalaffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ugo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Russell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04924213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurrian Huskens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bartllet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Reymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdelsalam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pieretti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01277-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Palombo Ferraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tavares Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liuzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scurti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102929" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Camilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c04634" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mart&#237;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Arroyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gavi&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Parra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2040030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettabib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Bowden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Churchill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Huskens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sole Zalaffi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ugo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Russell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04924213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurrian Huskens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bartllet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>