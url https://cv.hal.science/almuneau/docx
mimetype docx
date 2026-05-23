--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guilhem Almuneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs solar cell transfer onto copper substrates via thermocompression bonding for photovoltaic thermoelectric hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Beghersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (5), pp.367. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-026-16698-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into cooling requirements for thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 296, pp.114023. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.114023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared transparent conductive electrodes based on composite GaAs-metal deep sub-wavelength high contrast grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.015005. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ad95cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute In situ measurement of Al x Ga 1-x As growth rate and composition by magnification inferred curvature method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (20), pp.202105. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0268846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a GaInP 2 -GaAs -GaInAsN -Ge photovoltaic cell for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.8400111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2025.3558372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical refractive index measurements of AlGaAs at high temperature for fully automated molecular beam epitaxy growth of Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (48), pp.485101. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae172c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally-shaped illumination for improved optical monitoring of lateral III-V-semiconductor oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.12955. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.480753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 1 MeV proton irradiation on InGaAsN solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.05LT02. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac637d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electrons irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1694 - 1700. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective wet oxidation of AlAsSb alloys on GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0073200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Grown InGaAsN Subcells for Multijunction Solar Cells by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1271-1277. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3093048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the anisotropy of AlAs wet oxidation using silicon implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.3600-3607. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.441062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.3 µm interband-cascade resonant-cavity light-emitting diode with narrow spectral emission linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Díaz-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (12), pp.125029. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abbebc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness limitation of band to band tunneling process in InGaAs/GaAsSb type-II tunnel junctions designed for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1149-1154. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b01700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interband cascade Lasers with AlGaAsSb cladding layers emitting at 3.3 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A Díaz-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (22), pp.31425. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.031425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency operation of an integrated electro-absorption modulator onto a VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/aaf5af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic lateral oxidation of Al-III-V semiconductors: inverse problem and circular aperture fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aaf2f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Absorption Modulator vertically integrated on a VCSEL: microstrip-based high-speed electrical injection on top of a BCB layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15), pp.3861-3868. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2019.2921806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Lateral Wet Oxidation of Al x Ga 1 − x As into Arbitrary Mesa Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfaro-Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.044067. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low and staggered gap quantum wells inserted in GaAs tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (14), pp.145107. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab1de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping vertical-cavity surface-emitting laser mode profiles with an antiresonant oxide island for improved single-mode emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Więckowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Czyszanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Dems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (9), pp.2259-2265. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.002259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy applied to semiconducting GaAs structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Buchter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hapiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (2), pp.023704. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5015966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anisotropic lateral oxidation from circular mesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.2436-2438. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.001762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical electro-absorption modulator design and its integration in a VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thienpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (14), pp.145101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab1dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-mode analysis of vertically-coupled AlGaAs/AlOx microdisk resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2811739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy in the wet thermal oxidation of AlGaAs: influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.394 - 396. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.001788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-confined VCSELs fabricated with a simple self-aligned process flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thienpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Panajotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (12), pp.125004. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa90ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-loss buried AlGaAs/AlOx waveguides using a quasi-planar process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (16), pp.19275 - 19275. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.019275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband corrections for the semi-classical simulation of interband tunneling in GaAs tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hapiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (38), pp.385109. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of interband transitions in GaAs tunnel diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/31/6/06LT01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Coupled Microdisk Resonators Using AlGaAs/AlOx Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (9), pp.982 - 985. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2015.2405031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of photoluminescence in a two-dimensional waveguide consisting of a quantum dot-polymer sandwich-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Rodríguez-Cantó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (16), pp.4962-4965. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an AlGaAs/AlOx near-infrared integrated optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.542--550. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.31.000542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence from InGaAs/GaAs quantum well regrown on a buried patterned oxidized AlAs layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.061912. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local stress-induced effects on AlGaAs/AlOx oxidation front shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (4), pp.41909 - 41909. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4892094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAs guided-wave second-harmonic generation at 2.23 μm from a quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (25), pp.5615--5619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide confinement and high contrast grating mirrors for Mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.1576-1585. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.3.001576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving the electrical insulating properties of wet thermal oxide of AlAsSb on GaSb substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-confined mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (25), pp.1616-1618. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.3572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient lateral confinement by an oxide aperture in a mid-infrared GaSb-based vertical light-emitting source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cerutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (14), pp.142001. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/14/142001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotted Custom Lenses to Tailor the Divergence of Vertical-Cavity Surface-Emitting Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (21), pp.1592 - 1594. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2071861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time in-situ monitoring of wet thermal oxidation for precise confinement in VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.105021. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/23/10/105021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free engineering of buried oxide patterns in GaAs/AlAs epitaxial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moumdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (13), pp.730-732. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20070974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVPE growth of long wavelength AlGaAsSb∕InP Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ostinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebnöther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (15), pp.940-942. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-cavity vertical-emitting semiconductor-laser for continous-wave terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Coldren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-R. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (3), pp.88- 92. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-opt:20020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet oxidation of AlAsSb alloys catalyzed by methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hanfoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161, pp.426--433. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(00)00292-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14, pp.89--92. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/14/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.85--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of vertical cavity structures on InP with GaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 201/202, pp.1024--1027. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(98)01513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy growth and characterizations of AlGaAsSb/AlAsSb Bragg reflectors on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 183, pp.15--22. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00397-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High reflectivity Te-doped GaAsSb/AlAsSb Bragg mirror for 1.5~μm use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.140--142. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19970112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.1227--1228. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19970830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectric properties of GaSb Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.364065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">940-nm VCSELs grown by molecular beam epitaxy on Ge(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxial Growth of Monolithic VCSELs on Germanium and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, Jun 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2D metallic photonic crystal for spectral control in thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into cooling requirements for thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TREE 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS 2198 TREE, May 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into cooling requirements of thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated disordered nanostructures for light trapping in ultrathin solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 Gbit/s Transmission at 850 nm with a Surface-Normal Electroabsorption Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent conductive electrodes based on GaAs-metal deep sub-wavelength high contrast grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XXI. Symposium: PW25O OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some selected in situ characterization tools for MBE growth and their complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer scholl on Epitaxy - MATEPI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MATEPI, Jun 2025, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Tunable Interferometric Spectral Shaper for VCSEL Manufacturing Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophotovoltaics: photonics and thermal management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of AlAs growth rate by magnification inferred curvature method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMBE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHREA; UniCA, Mar 2025, Auron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxy of Ge-VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Strupinskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the properties of GaInAsN dilute nitride materials for high-efficiency spatial Multi-Junction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic optical interfacing for scalable quantum computing: analysis of VCSEL operation and thermal profiles as an optical Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Namvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Viheriälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topi Uusitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3001360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating III-V multi-junction solar cells for space applications: Performance insights and design challenges using open source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some selected in situ characterization tools for MBE growth and their complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Innovative and Advanced Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST OPERA, Jun 2024, Vilnius (Lituanie), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN SITU AND REAL TIME CHARACTERIZATION INSTRUMENTS FOR MOLECULAR BEAM EPITAXY AND CHEMICAL VAPOR DEPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO 2024 : Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicentre: A RIBER/LAAS CNRS joint lab for optimization and automation of MBE process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gravelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging technology for future VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walery Kolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Pasternak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Gębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Śpiewak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMOVPE XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, LAs Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate transfer on the efficiency of GaAs solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Mencaraglia, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of nanostructured photothermal interfaces for hybrid energy devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélyan Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Faniayeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering 2024 (MNE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMNES; LAAS, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures in-situ combinées en Épitaxie par jet moléculaire : Cas de l’AlGaAs à température de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gravelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Micro- et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational inspection of VCSEL oxidation exploiting a spectrally-shaped illuminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.IM1G.5, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ISA.2024.IM1G.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of VCSELs for cyogenic (4.2 K) optical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Viheriälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topi Uusitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Namvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Society Summer Topicals Meeting Series (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sicile, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM57928.2023.10224417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of III-V semiconductors and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxyde+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR Oxyfun, Mar 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation à 10 Gbit/s d'un modulateur à électro-absorption à cavité verticale à 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo- Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'optique guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermally stressed GaAs solar cells for operation in terrestrial hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Concentrator Photovoltaic Systems (CPV-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan. pp.020004, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0147287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cells operating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Photovoltaïque-Thermoélectricité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iCUBE, UNISTRA, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source structurée spectralement pour le suivi de procédés de microfabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ magnification inferred curvature measurement applied to dilute bismide growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb-based interband cascade Mid-IR devices with top GaAs metamorphic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Andres Díaz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the factors affecting the performances of a conventional GaAs solar cell operating at up to 200 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 1 eV InGaAsN PIN subcell for MJSC integration and space application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Photovoltaic Specialists Conference (PVSC 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Interband Cascade Lasers: from edge emitting lasers to VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Díaz-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Oxidation of III-V Semiconductors for Photonic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transparent Optical Networks (ICTON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological bricks development for the vertical integration of a Modulator onto a VCSEL for high-speed communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop VCSEL Day 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards MIR VCSELs operating in CW at RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iciprm.2019.8819164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling AlGaAs oxidation anisotropy for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de sous-cellules pin InGaAsN à 1 eV pour intégration en MJSC et applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of arrow-VCSELs with oxide island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Dems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wieckowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on laser optics (ICLO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Pertersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LO.2018.8435803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Electro-absorption modulator for integration onto a VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe Semiconductor Lasers and Laser Dynamics VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Electro-Absorption Modulator in a Vertical-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization of a vertical electro-absorption modulator for data communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiresonant Oxide Island as a Measure for Improved Single-Mode Emission in VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wieckowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Czyszanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Dems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective oxidation of AlGaAs for confinement in III-V photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th NAMIS workshop ” Micro- and nanosystems, large area electronics and biofunctionalities towards novel integrated smart systems“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oulu, Finland. 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled mode analysis of micro-disk resonators with an asymmetric- index-profile coupling region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017 - LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2017, San Francisco, United States. pp.1009001D-1 -- 1009001D-11, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2276094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration of an electro-absorption modulator within a VCSEL device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girone, Spain. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration of an Electro-Absorption Modulator on a VCSEL to reach very high modulation speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thienpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Panajotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Days 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INGENIERIE DE MICRO-RESONATEURS A MODES DE GALERIE EN ALGAAS/ALOX COUPLES VERTICALEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.JNOG O3.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomorphic and metamorphic (Al)GaAsSb/(Al)InGaAs tunnel junctions for GaAs based Multi-Junction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European PV Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'absorbeurs à 1 eV à base de nitrure dilué accordés en maille sur GaAs: GaInAsN, GaAsSbN et GaInAsN(Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tampon graduel et jonction tunnel de type II relaxés sur GaAs pour sous­ cellules solaires métamorphiques à 1 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. pp.668 - 676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions tunnel AlGaAsSb/AlGaInAs accordées et relaxées sur substrat GaAs pour les applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR PULSE 2017 ( Processus Ultimes d'épitaxie de Semiconducteurs 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de guides d’onde enterrés avec un procédé quasi-planaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type II heterojunction tunnel diodes based on GaAs for multi-junction solar cells: Fabrication, characterization and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hapiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.7777108, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V-semiconductor vertically-coupled whispering-gallery mode resonators made by selective lateral oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop VCSEL Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Darmstadt, Germany. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Libaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Micro and Nano Engineering (MNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aligned BCB planarization method for high-frequency signal injection in a VCSEL with an integrated modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V based Heterojunction Tunnel for Multijunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Libaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PULSE summer school : Epitaxy promises and updates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlOx/AlGaAs technology for multi-plane integrated photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. 4p., </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Solutions for Embedded Oxide-based Confinement in New Photonic III-V Device Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACPC.2015.ASu1A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions tunnels à base d'hétérostructures à semiconducteurs III-V pour les cellules solaires multi-jonctions à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Libaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de pertes optiques dans des guides d’onde slot GaAs/AlOx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Oxyfun "Oxydes pour l’Optique et la Photonique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EMRP project Metrology for III-V materials based high efficiency multi-junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gambacorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2014.6898387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically-coupled AlGaAs microdisks using selective lateral oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Integrated Optics, and the 19th Microoptics Conference (ECIO-MOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France. pp.P011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar technological solutions for emmbedded oxide-based confinement for new VCSELs architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European VCSEL Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically-coupled AlGaAs/AlOx microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions technologiques planaires pour un confinement par oxyde enterré pour de nouvelles architectures VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR Nanofils et GdR Pulse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation from a QCL in an AlGaAs waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological solutions for embedded oxide-based confinement for new VCSELs architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb VCSEL with III-As metamorphic confinement layer grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland. pp.240-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlOx/GaAs high contrast grating mirrors for mid infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2012.6254396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-based monolithic high contrast gratings for mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics 2012 (SIOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized GaAs High Contrast Grating Design and Fabrication for Mid-infrared Application at 2.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet thermal oxidation of AlAsSb for lateral confinement in GaSb-based VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Compound Semiconductors 2011 (ISCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high-quality GaInAsN(Sb) alloys for space multi-junction solar cells grown by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à cavité verticale à double cavité pour la génération d'un battement THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bardinal-Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL à deux cavités couplées pour l'émission THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR "Microcavités et Cristaux Photoniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un laser semiconducteur à deux cavités verticales couplées pour la réalisation d'un battement térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France. pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring coupled-cavity vertical-emitting semiconductor-laser for THz-beatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop on TeraHertz Sources and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Castera-Verduzan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial long wavelength DBRs on InP : AlAsSb or lateral oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un générateur opto-microonde basé sur une structure laser semiconducteur à deux cavités verticales couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des antimoniures du système AlGaAsSb en accord de maille sur InP. Application aux miroirs de Bragg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12\textsuperscripte Séminaire National : Epitaxie par Jets Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Bragg AlGaAsSb/AlAsSb sur InP de pouvoir réflecteur ≥ 95% à 1,4 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Microélectronique et Optoélectronique III-V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de multi-puits quantiques dans le système (Al)GaInAs sur AlGaAsSb accordé sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National : Epitaxie par Jets Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de miroirs de Bragg AlAsSb/GaAsSb sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Al)GaAsSb/AlAsSb Bragg mirrors for 1.5 μm use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser and Amplifier Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg à haut pouvoir réflecteur GaAsSb/AlAsSb pour lasers à semiconducteurs à cavité verticale émettant à 1,5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cooling requirements for thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of GaAs photovoltaic cells on copper substrate by thermocompression for photovoltaic thermoelectric hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Photovoltaic Specialist Conference (IEEE-PVSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11132803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated growth of AlAs/GaAs Bragg mirror with real-time feedback reflectometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMBE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Auron, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Disordered Nanostructures for Light Trapping in Ultrathin Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in-situ measurements in molecular beam epitaxy : Study of AlGaAs properties at growth temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophotovoltaics: status and some open questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV School 2024 -Thematic school on Physics of Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling growth rate and band-gap by combining in situ measurements and reflectance model for molecular beam epitaxy fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV School 2024 -Thematic school on Physics of Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered nanostructures for light trapping in tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL Oxidation Monitoring Using Spectrally-Shaped Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological realization of a hybrid photovoltaic-thermoelectric system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Solar Cells: from basic principles to high performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally-shaped illumination for improved optical inspection of lateral III-V-semiconductor oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO/Europe EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.CH-P.16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved oxide VCSEL aperture inspection using hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two birds with one tool: using thermocompression for both metallic contact annealing and wafer bonding of GaAs solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition des Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a GaAs solar cell in a hybrid photovoltaic-thermoelectric system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELaboration of NANOmaterials for the recovery, conversion, transport and storage of energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aussois, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent electrodes based on GaAs/Au subwavelength gratings for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (Italie), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent electrodes based on GaAs/metal subwavelength gratings for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically integrated 850-nm VCSEL / Electro-Absorption Modulator structures grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gravelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Molecular Beam Epitaxy (ICMBE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cellules solaires InGaAsN/GaAs en environnement radiatif spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Photovoltaic-thermoelectric systems for solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouvence d’une station de test sous pointes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations des activités service I2C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation sélective contrôlée de semiconducteurs III-V pour les composants photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR OXYFUN : Couches minces d'oxydes fonctionnels et applications en électronique et photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO Europe) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. IEEE, pp.1-1, 2019, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions tunnel à très hautes performances à base d'hétérostructures de type II sur GaAs pour les cellules solaires multijonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées Nationales du Photovoltaïque (JNPV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation d’AlGaAs: Vers une maitrise de l’anisotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cap Esterel, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et Caractérisation hyper-frequence d’un modulateur en vue de son integration verticale sur un VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées National de Micro Nano et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cap Esterel, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des fronts d'oxydation d'AlGaAs pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. poster P146, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic oxidation of circular mesas for complex confinement in photonic devices: Experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girone, Spain. pp.1 - 1, 2017, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried Waveguides using a Quasi-Planar Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi­classique du courant tunnel inter­bandes dans les jonctions tunnel GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of AlGaAs circular mesas: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL days 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cardiff, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, caractérisation et simulation d’hétérojonctions tunnel et d’un absorbeur à 1eV à base de semiconducteurs III-V pour les cellules solaires multijonctions à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and simulation of MBE-grown GaAs-based tunnel diodes with type I and type II heterojunctions for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy (MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de briques technologiques pour la fabrication d’un VCSEL avec un modulateur intégré verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence Logiciel Monitoralox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 1. Rapport LAAS n° 18258. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers à cavité verticale infrarouge : d'une approche matériau à des géométries de composant innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paul Sabatier - Toulouse III, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et réalisation de lasers à cavité verticale à 1,55 µm sur GaSb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de photodétecteurs dans le proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de microélectroaimants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guilhem Almuneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">940-nm VCSELs grown by molecular beam epitaxy on Ge(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs solar cell transfer onto copper substrates via thermocompression bonding for photovoltaic thermoelectric hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Beghersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (5), pp.367. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-026-16698-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into cooling requirements for thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 296, pp.114023. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.114023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute In situ measurement of Al x Ga 1-x As growth rate and composition by magnification inferred curvature method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (20), pp.202105. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0268846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a GaInP 2 -GaAs -GaInAsN -Ge photovoltaic cell for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.8400111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2025.3558372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical refractive index measurements of AlGaAs at high temperature for fully automated molecular beam epitaxy growth of Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (48), pp.485101. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae172c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared transparent conductive electrodes based on composite GaAs-metal deep sub-wavelength high contrast grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.015005. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ad95cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally-shaped illumination for improved optical monitoring of lateral III-V-semiconductor oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.12955. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.480753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 1 MeV proton irradiation on InGaAsN solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.05LT02. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac637d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electrons irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1694 - 1700. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective wet oxidation of AlAsSb alloys on GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125010. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0073200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Grown InGaAsN Subcells for Multijunction Solar Cells by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1271-1277. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3093048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the anisotropy of AlAs wet oxidation using silicon implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.3600-3607. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.441062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.3 µm interband-cascade resonant-cavity light-emitting diode with narrow spectral emission linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Díaz-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (12), pp.125029. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abbebc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interband cascade Lasers with AlGaAsSb cladding layers emitting at 3.3 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A Díaz-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (22), pp.31425. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.031425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Lateral Wet Oxidation of Al x Ga 1 − x As into Arbitrary Mesa Geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfaro-Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.044067. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic lateral oxidation of Al-III-V semiconductors: inverse problem and circular aperture fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aaf2f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency operation of an integrated electro-absorption modulator onto a VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/aaf5af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Absorption Modulator vertically integrated on a VCSEL: microstrip-based high-speed electrical injection on top of a BCB layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15), pp.3861-3868. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2019.2921806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness limitation of band to band tunneling process in InGaAs/GaAsSb type-II tunnel junctions designed for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1149-1154. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b01700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping vertical-cavity surface-emitting laser mode profiles with an antiresonant oxide island for improved single-mode emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Więckowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Czyszanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Dems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (9), pp.2259-2265. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.002259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy applied to semiconducting GaAs structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Buchter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hapiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (2), pp.023704. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5015966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-mode analysis of vertically-coupled AlGaAs/AlOx microdisk resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2811739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical electro-absorption modulator design and its integration in a VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thienpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (14), pp.145101. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab1dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anisotropic lateral oxidation from circular mesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.2436-2438. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.001762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy in the wet thermal oxidation of AlGaAs: influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.394 - 396. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.001788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low and staggered gap quantum wells inserted in GaAs tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (14), pp.145107. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab1de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-confined VCSELs fabricated with a simple self-aligned process flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thienpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Panajotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (12), pp.125004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa90ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-loss buried AlGaAs/AlOx waveguides using a quasi-planar process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (16), pp.19275 - 19275. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.019275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband corrections for the semi-classical simulation of interband tunneling in GaAs tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hapiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (38), pp.385109. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of interband transitions in GaAs tunnel diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (6), pp.06LT01. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/31/6/06LT01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Coupled Microdisk Resonators Using AlGaAs/AlOx Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (9), pp.982 - 985. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2015.2405031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an AlGaAs/AlOx near-infrared integrated optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.542--550. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.31.000542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of photoluminescence in a two-dimensional waveguide consisting of a quantum dot-polymer sandwich-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Rodríguez-Cantó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (16), pp.4962-4965. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local stress-induced effects on AlGaAs/AlOx oxidation front shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (4), pp.41909 - 41909. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4892094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence from InGaAs/GaAs quantum well regrown on a buried patterned oxidized AlAs layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.061912. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAs guided-wave second-harmonic generation at 2.23 μm from a quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (25), pp.5615--5619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide confinement and high contrast grating mirrors for Mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.1576-1585. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.3.001576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving the electrical insulating properties of wet thermal oxide of AlAsSb on GaSb substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-confined mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (25), pp.1616-1618. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.3572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient lateral confinement by an oxide aperture in a mid-infrared GaSb-based vertical light-emitting source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cerutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (14), pp.142001. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/14/142001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotted Custom Lenses to Tailor the Divergence of Vertical-Cavity Surface-Emitting Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (21), pp.1592 - 1594. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2071861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time in-situ monitoring of wet thermal oxidation for precise confinement in VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.105021. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/23/10/105021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free engineering of buried oxide patterns in GaAs/AlAs epitaxial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moumdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (13), pp.730-732. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20070974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVPE growth of long wavelength AlGaAsSb∕InP Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ostinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ebnöther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (15), pp.940-942. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-cavity vertical-emitting semiconductor-laser for continous-wave terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Coldren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-R. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (3), pp.88- 92. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-opt:20020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet oxidation of AlAsSb alloys catalyzed by methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hanfoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 161, pp.426--433. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(00)00292-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimonide distributed Bragg reflectors and vertical cavity lasers on InP and GaSb for 1.55~μm operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Res. Devel. Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.85--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaInSb/AlGaAsSb strained quantum well semiconductor lasers for 1.55~μm operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14, pp.89--92. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/14/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of vertical cavity structures on InP with GaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 201/202, pp.1024--1027. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(98)01513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy growth and characterizations of AlGaAsSb/AlAsSb Bragg reflectors on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 183, pp.15--22. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00397-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy growth of 1.3~μm high-reflectivity AlGaAsSb/AlAsSb Bragg mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.1227--1228. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19970830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High reflectivity Te-doped GaAsSb/AlAsSb Bragg mirror for 1.5~μm use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.140--142. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19970112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectric properties of GaSb Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 79, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.364065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxial Growth of Monolithic VCSELs on Germanium and Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, Jun 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated disordered nanostructures for light trapping in ultrathin solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 Gbit/s Transmission at 850 nm with a Surface-Normal Electroabsorption Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent conductive electrodes based on GaAs-metal deep sub-wavelength high contrast grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XXI. Symposium: PW25O OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some selected in situ characterization tools for MBE growth and their complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer scholl on Epitaxy - MATEPI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MATEPI, Jun 2025, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Tunable Interferometric Spectral Shaper for VCSEL Manufacturing Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophotovoltaics: photonics and thermal management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of AlAs growth rate by magnification inferred curvature method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMBE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHREA; UniCA, Mar 2025, Auron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxy of Ge-VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Strupinskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2D metallic photonic crystal for spectral control in thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into cooling requirements for thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TREE 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS 2198 TREE, May 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into cooling requirements of thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating III-V multi-junction solar cells for space applications: Performance insights and design challenges using open source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic optical interfacing for scalable quantum computing: analysis of VCSEL operation and thermal profiles as an optical Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Namvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Viheriälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topi Uusitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3001360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN SITU AND REAL TIME CHARACTERIZATION INSTRUMENTS FOR MOLECULAR BEAM EPITAXY AND CHEMICAL VAPOR DEPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO 2024 : Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some selected in situ characterization tools for MBE growth and their complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Innovative and Advanced Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST OPERA, Jun 2024, Vilnius (Lituanie), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicentre: A RIBER/LAAS CNRS joint lab for optimization and automation of MBE process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gravelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate transfer on the efficiency of GaAs solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Mencaraglia, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging technology for future VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walery Kolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Pasternak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Gębski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Śpiewak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMOVPE XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, LAs Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of nanostructured photothermal interfaces for hybrid energy devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélyan Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Faniayeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering 2024 (MNE2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMNES; LAAS, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures in-situ combinées en Épitaxie par jet moléculaire : Cas de l’AlGaAs à température de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gravelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Micro- et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational inspection of VCSEL oxidation exploiting a spectrally-shaped illuminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.IM1G.5, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ISA.2024.IM1G.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the properties of GaInAsN dilute nitride materials for high-efficiency spatial Multi-Junction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of VCSELs for cyogenic (4.2 K) optical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Viheriälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topi Uusitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Virtanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Namvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Rajala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Society Summer Topicals Meeting Series (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sicile, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM57928.2023.10224417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of III-V semiconductors and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxyde+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR Oxyfun, Mar 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation à 10 Gbit/s d'un modulateur à électro-absorption à cavité verticale à 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo- Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'optique guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermally stressed GaAs solar cells for operation in terrestrial hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Concentrator Photovoltaic Systems (CPV-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan. pp.020004, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0147287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cells operating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Photovoltaïque-Thermoélectricité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iCUBE, UNISTRA, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ magnification inferred curvature measurement applied to dilute bismide growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source structurée spectralement pour le suivi de procédés de microfabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb-based interband cascade Mid-IR devices with top GaAs metamorphic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Andres Díaz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the factors affecting the performances of a conventional GaAs solar cell operating at up to 200 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 1 eV InGaAsN PIN subcell for MJSC integration and space application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Photovoltaic Specialists Conference (PVSC 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2020, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation study of InGaAsN PIN solar cell under 1 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Interband Cascade Lasers: from edge emitting lasers to VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A Díaz-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Oxidation of III-V Semiconductors for Photonic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transparent Optical Networks (ICTON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological bricks development for the vertical integration of a Modulator onto a VCSEL for high-speed communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop VCSEL Day 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards MIR VCSELs operating in CW at RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iciprm.2019.8819164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling AlGaAs oxidation anisotropy for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de sous-cellules pin InGaAsN à 1 eV pour intégration en MJSC et applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency characterization of a vertical electro-absorption modulator for data communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Electro-Absorption Modulator in a Vertical-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiresonant Oxide Island as a Measure for Improved Single-Mode Emission in VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wieckowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Czyszanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Dems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective oxidation of AlGaAs for confinement in III-V photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th NAMIS workshop ” Micro- and nanosystems, large area electronics and biofunctionalities towards novel integrated smart systems“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oulu, Finland. 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Electro-absorption modulator for integration onto a VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe Semiconductor Lasers and Laser Dynamics VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of arrow-VCSELs with oxide island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Dems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wieckowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on laser optics (ICLO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Pertersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LO.2018.8435803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration of an electro-absorption modulator within a VCSEL device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girone, Spain. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration of an Electro-Absorption Modulator on a VCSEL to reach very high modulation speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thienpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Panajotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Days 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INGENIERIE DE MICRO-RESONATEURS A MODES DE GALERIE EN ALGAAS/ALOX COUPLES VERTICALEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.JNOG O3.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomorphic and metamorphic (Al)GaAsSb/(Al)InGaAs tunnel junctions for GaAs based Multi-Junction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European PV Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tampon graduel et jonction tunnel de type II relaxés sur GaAs pour sous­ cellules solaires métamorphiques à 1 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. pp.668 - 676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'absorbeurs à 1 eV à base de nitrure dilué accordés en maille sur GaAs: GaInAsN, GaAsSbN et GaInAsN(Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions tunnel AlGaAsSb/AlGaInAs accordées et relaxées sur substrat GaAs pour les applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR PULSE 2017 ( Processus Ultimes d'épitaxie de Semiconducteurs 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled mode analysis of micro-disk resonators with an asymmetric- index-profile coupling region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017 - LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2017, San Francisco, United States. pp.1009001D-1 -- 1009001D-11, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2276094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type II heterojunction tunnel diodes based on GaAs for multi-junction solar cells: Fabrication, characterization and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hapiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.7777108, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de guides d’onde enterrés avec un procédé quasi-planaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V-semiconductor vertically-coupled whispering-gallery mode resonators made by selective lateral oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop VCSEL Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Darmstadt, Germany. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aligned BCB planarization method for high-frequency signal injection in a VCSEL with an integrated modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Libaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Micro and Nano Engineering (MNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V based Heterojunction Tunnel for Multijunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Libaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PULSE summer school : Epitaxy promises and updates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Solutions for Embedded Oxide-based Confinement in New Photonic III-V Device Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACPC.2015.ASu1A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlOx/AlGaAs technology for multi-plane integrated photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. 4p., </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions tunnels à base d'hétérostructures à semiconducteurs III-V pour les cellules solaires multi-jonctions à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Libaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EMRP project Metrology for III-V materials based high efficiency multi-junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gambacorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2014.6898387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically-coupled AlGaAs microdisks using selective lateral oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Integrated Optics, and the 19th Microoptics Conference (ECIO-MOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France. pp.P011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions technologiques planaires pour un confinement par oxyde enterré pour de nouvelles architectures VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GdR Nanofils et GdR Pulse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar technological solutions for emmbedded oxide-based confinement for new VCSELs architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European VCSEL Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically-coupled AlGaAs/AlOx microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation from a QCL in an AlGaAs waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological solutions for embedded oxide-based confinement for new VCSELs architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de pertes optiques dans des guides d’onde slot GaAs/AlOx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Oxyfun "Oxydes pour l’Optique et la Photonique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb VCSEL with III-As metamorphic confinement layer grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland. pp.240-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-based monolithic high contrast gratings for mid-infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics 2012 (SIOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlOx/GaAs high contrast grating mirrors for mid infrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2012.6254396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet thermal oxidation of AlAsSb for lateral confinement in GaSb-based VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Compound Semiconductors 2011 (ISCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized GaAs High Contrast Grating Design and Fabrication for Mid-infrared Application at 2.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high-quality GaInAsN(Sb) alloys for space multi-junction solar cells grown by Molecular Beam Epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à cavité verticale à double cavité pour la génération d'un battement THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bardinal-Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL à deux cavités couplées pour l'émission THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR "Microcavités et Cristaux Photoniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un laser semiconducteur à deux cavités verticales couplées pour la réalisation d'un battement térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France. pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring coupled-cavity vertical-emitting semiconductor-laser for THz-beatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop on TeraHertz Sources and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Castera-Verduzan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial long wavelength DBRs on InP : AlAsSb or lateral oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huntington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un générateur opto-microonde basé sur une structure laser semiconducteur à deux cavités verticales couplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Coldren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAsSb based-on Bragg mirrors and microcavities for 1.3 μm and 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6\textsuperscripte Journées de la Matière Condensée and 17\textsuperscriptth General Conference of the Condensed Matter Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical cavity structures on InP and GaSb with AlGaAsSb/AlAsSb Bragg mirrors for 1.55~μm emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Molecular Beam Epitaxy Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards 1.3-1.55~μm antimonide vertical cavity semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Annual Meeting Proceedings, Symposium on Advances in Vertical-Cavity Surface Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAsSb/AlAsSb Bragg Mirrors on InP for 1.3 and 1.55~μm Vertical Cavity Surface Emitting Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Summer Topical Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des antimoniures du système AlGaAsSb en accord de maille sur InP. Application aux miroirs de Bragg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12\textsuperscripte Séminaire National : Epitaxie par Jets Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Bragg AlGaAsSb/AlAsSb sur InP de pouvoir réflecteur ≥ 95% à 1,4 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Microélectronique et Optoélectronique III-V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de multi-puits quantiques dans le système (Al)GaInAs sur AlGaAsSb accordé sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National : Epitaxie par Jets Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de miroirs de Bragg AlAsSb/GaAsSb sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Al)GaAsSb/AlAsSb Bragg mirrors for 1.5 μm use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser and Amplifier Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg à haut pouvoir réflecteur GaAsSb/AlAsSb pour lasers à semiconducteurs à cavité verticale émettant à 1,5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of GaAs photovoltaic cells on copper substrate by thermocompression for photovoltaic thermoelectric hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Photovoltaic Specialist Conference (IEEE-PVSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11132803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated growth of AlAs/GaAs Bragg mirror with real-time feedback reflectometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMBE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Auron, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Disordered Nanostructures for Light Trapping in Ultrathin Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Disordered Nanostructures for Light Trapping in Ultrathin Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cooling requirements for thermophotovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in-situ measurements in molecular beam epitaxy : Study of AlGaAs properties at growth temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophotovoltaics: status and some open questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV School 2024 -Thematic school on Physics of Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered nanostructures for light trapping in tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL Oxidation Monitoring Using Spectrally-Shaped Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling growth rate and band-gap by combining in situ measurements and reflectance model for molecular beam epitaxy fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PV School 2024 -Thematic school on Physics of Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological realization of a hybrid photovoltaic-thermoelectric system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Solar Cells: from basic principles to high performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Les Houches, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two birds with one tool: using thermocompression for both metallic contact annealing and wafer bonding of GaAs solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition des Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent electrodes based on GaAs/Au subwavelength gratings for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (Italie), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a GaAs solar cell in a hybrid photovoltaic-thermoelectric system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELaboration of NANOmaterials for the recovery, conversion, transport and storage of energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aussois, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent electrodes based on GaAs/metal subwavelength gratings for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Glowadzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved oxide VCSEL aperture inspection using hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally-shaped illumination for improved optical inspection of lateral III-V-semiconductor oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hemsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO/Europe EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.CH-P.16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cellules solaires InGaAsN/GaAs en environnement radiatif spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Photovoltaic-thermoelectric systems for solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouvence d’une station de test sous pointes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentations des activités service I2C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically integrated 850-nm VCSEL / Electro-Absorption Modulator structures grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gravelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Molecular Beam Epitaxy (ICMBE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO Europe) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. IEEE, pp.1-1, 2019, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation sélective contrôlée de semiconducteurs III-V pour les composants photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR OXYFUN : Couches minces d'oxydes fonctionnels et applications en électronique et photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation d’AlGaAs: Vers une maitrise de l’anisotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cap Esterel, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et Caractérisation hyper-frequence d’un modulateur en vue de son integration verticale sur un VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées National de Micro Nano et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cap Esterel, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des fronts d'oxydation d'AlGaAs pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Stepanenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. poster P146, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions tunnel à très hautes performances à base d'hétérostructures de type II sur GaAs pour les cellules solaires multijonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées Nationales du Photovoltaïque (JNPV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic oxidation of circular mesas for complex confinement in photonic devices: Experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girone, Spain. pp.1 - 1, 2017, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried Waveguides using a Quasi-Planar Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi­classique du courant tunnel inter­bandes dans les jonctions tunnel GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of AlGaAs circular mesas: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL days 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cardiff, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and simulation of MBE-grown GaAs-based tunnel diodes with type I and type II heterojunctions for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy (MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de briques technologiques pour la fabrication d’un VCSEL avec un modulateur intégré verticalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, caractérisation et simulation d’hétérojonctions tunnel et d’un absorbeur à 1eV à base de semiconducteurs III-V pour les cellules solaires multijonctions à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence Logiciel Monitoralox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 1. Rapport LAAS n° 18258. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers à cavité verticale infrarouge : d'une approche matériau à des géométries de composant innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paul Sabatier - Toulouse III, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et réalisation de lasers à cavité verticale à 1,55 µm sur GaSb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de photodétecteurs dans le proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de microélectroaimants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05506855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-026-16698-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu Rishi Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.114023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Glowadzka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad95cf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980612v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Saddik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gadras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourdon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268846" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine F&#233;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3558372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae172c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04065260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hemsley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laplanche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.480753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03637223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac637d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nuns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03469949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3093048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.441062" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Claveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01700" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/aaf5af" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aaf2f1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lecestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2019.2921806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfaro-Bittner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lafleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1de" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wi&#281;ckowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czyszanowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Dems" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.002259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Buchter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brinciotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5015966" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001762" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thienpont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1dc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01741465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2811739" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001788" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01614784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Panajotov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa90ae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.019275" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa804e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/6/06LT01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2405031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Su&#225;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Rodr&#237;guez-Cant&#243;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abargues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004962" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozanam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savanier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lafosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000542" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865419" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857524v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Doucet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fadel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.3572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Laaroussi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/14/142001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A4FC9CADD32E619BA34D1F0B3F3EC7C22BFC2D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589356v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2071861" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04828428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossuyt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colli&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouscayrol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cond&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/23/10/105021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumdji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20070974" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874190v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ostinelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebn&#246;ther" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haiml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045373" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325132v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Coldren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-R. Huntington" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020259" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364065" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05466020v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05561728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cornille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05519456v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Almeida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768535v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05273406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouxel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111359" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Strupinskii" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Namvar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Viheri&#228;l&#228;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topi Uusitalo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Virtanen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Rajala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769109v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Payen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walery Kolkowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pasternak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin G&#281;bski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#346;piewak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castillo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710985v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hanauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lyan Beldjoudi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Faniayeu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouxel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almuneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2024.IM1G.5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03998281v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224417" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04029299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624668v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo- Lombart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251147v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147287" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355384v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Louarn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marigo-Lombart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300570" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecocq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296303v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840290" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391664v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296343v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wieckowska" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2018.8435803" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780281v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01614811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287465" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968192v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612514v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276094" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610911v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024894" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780611v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612506v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01617434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610933v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436488v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777108" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768290v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210968" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857636v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193701" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768275v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.ASu1A.3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857570v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857520v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857532v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baumgartner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuenat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gambacorti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2014.6898387" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857527v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857530v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857528v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857526v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozanam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savanier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955685v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fadel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05511163v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904218v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bardinal-Delagnes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camps" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904230v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Coldren" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huntington" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904235v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904240v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hall" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naone" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361629v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115243v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132803" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994996v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05520187v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04710142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630732v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04710119v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04958286v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841824v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743829v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174833v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04251118v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743735v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743680v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251127v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768581v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03727282v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970126v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04251298v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706119v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391681v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012178v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872590" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980237v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855767v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980272v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855938v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610908v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025118" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768376v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780605v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768382v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857637v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857639v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857638v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857633v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bachelet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473597v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006831v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095406v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095437v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05466020v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Saddik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gadras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05506855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-026-16698-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu Rishi Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.114023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980612v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04980689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine F&#233;es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3558372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae172c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Glowadzka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad95cf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04065260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hemsley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laplanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.480753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03637223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac637d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nuns" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03469949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3093048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.441062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfaro-Bittner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rojas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lafleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aaf2f1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/aaf5af" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lecestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2019.2921806" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Claveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01700" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wi&#281;ckowska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czyszanowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Dems" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.002259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Buchter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brinciotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5015966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01741465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2811739" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thienpont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1dc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001762" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001788" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1de" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01614784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Panajotov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa90ae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.019275" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa804e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/6/06LT01" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2405031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozanam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lafosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Su&#225;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Rodr&#237;guez-Cant&#243;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abargues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004962" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865419" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621430v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Doucet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820436" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Sanchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.3572" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608426v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Laaroussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/14/142001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A4FC9CADD32E619BA34D1F0B3F3EC7C22BFC2D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2071861" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04828428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossuyt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colli&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cond&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/23/10/105021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumdji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20070974" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ostinelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebn&#246;ther" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haiml" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045373" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Coldren" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-R. Huntington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020259" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanfoug" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(00)00292-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51JNJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904237v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/14/1/014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307DED0190BB0D845D12310EEF3BFF40D326FE86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01513-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HMP8GNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904243v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00397-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ3LV6Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904249v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970830" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Malzac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364065" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05561728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cornille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05519456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Almeida" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05273406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouxel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111359" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346203v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Strupinskii" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Namvar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Viheri&#228;l&#228;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topi Uusitalo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Virtanen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Rajala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769109v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Payen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Castillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walery Kolkowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pasternak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin G&#281;bski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#346;piewak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hanauer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lyan Beldjoudi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Faniayeu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700865v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouxel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almuneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2024.IM1G.5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000006v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03998281v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224417" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04029299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624668v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo- Lombart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251147v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147287" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358732v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Louarn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marigo-Lombart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300570" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecocq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296303v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840290" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391664v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296343v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382557v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980197v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01614811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287465" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968192v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wieckowska" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980228v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2018.8435803" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024894" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612506v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01617434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610933v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612514v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276094" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436488v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777108" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768308v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768290v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210968" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857636v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768275v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.ASu1A.3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768266v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193701" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857570v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baumgartner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuenat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gambacorti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2014.6898387" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857527v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857530v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857528v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857526v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozanam" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savanier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857531v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857520v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955685v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858329v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fadel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05511163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904218v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bardinal-Delagnes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camps" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904230v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Coldren" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huntington" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904232v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904235v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904240v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hall" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naone" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904241v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904244v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904242v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904245v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904246v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904250v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904248v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904251v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904253v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904257v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904254v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115243v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132803" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994996v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05558069v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05520187v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361629v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04710142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630732v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04958286v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841824v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04710119v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743829v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743735v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251127v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743680v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768581v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04251118v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174833v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970126v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04251298v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706119v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03727282v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391681v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012178v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872590" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449267v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855767v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980272v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855938v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980237v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610908v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025118" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768376v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780605v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768382v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857639v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857638v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857637v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857633v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bachelet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473597v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006831v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095406v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095437v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>