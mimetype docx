--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -633,768 +633,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Persistency of Excitation in Adaptive Estimation for Hybrid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Observer-based Asymptotic Stabilization of Non-uniformly Observable Systems: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (12), pp.8828-8835. </w:t>
+              <w:t xml:space="preserve">, 2024, 69 (5), pp.3174-3181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3422248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3319161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048988v1</w:t>
+                <w:t xml:space="preserve">hal-03870029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Observer-based Asymptotic Stabilization of Non-uniformly Observable Systems: a Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leader-follower and Leaderless Bipartite Formation-consensus over Undirected Coopetition Networks and under Proximity and Collision-avoidance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
+                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (5), pp.3174-3181. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3319161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2354845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870029v2</w:t>
+                <w:t xml:space="preserve">hal-04298252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower and Leaderless Bipartite Formation-consensus over Undirected Coopetition Networks and under Proximity and Collision-avoidance Constraints</w:t>
+                <w:t xml:space="preserve">MRAC-based dynamic consensus of linear systems with biased measurements, over directed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loría</w:t>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.111498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2354845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298252v2</w:t>
+                <w:t xml:space="preserve">hal-03869892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRAC-based dynamic consensus of linear systems with biased measurements, over directed networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+                <w:t xml:space="preserve">Distributed Bipartite Containment Tracking over Signed Networks with Multiple Leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111498⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3371595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869892v2</w:t>
+                <w:t xml:space="preserve">hal-03869932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Bipartite Containment Tracking over Signed Networks with Multiple Leaders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Robust Formation Control of Robot Manipulators with Inter-agent Constraints over Undirected Signed Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3371595⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3462554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869932v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Formation Control of Robot Manipulators with Inter-agent Constraints over Undirected Signed Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
+                <w:t xml:space="preserve">Hybrid Persistency of Excitation in Adaptive Estimation for Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.251-261. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (12), pp.8828-8835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3462554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3422248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426201v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Output-Feedback Consensus-based Formation Control of Nonholonomic Vehicles</w:t>
               </w:r>
@@ -1491,469 +1491,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A δ-persistently-exciting formation controller for non-holonomic systems over directed graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+                <w:t xml:space="preserve">Robust Consensus of High-Order Systems under Output Constraints: Application to Rendezvous of Underactuated UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3287951⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.329-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049688v2</w:t>
+                <w:t xml:space="preserve">hal-03275331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Consensus of High-Order Systems under Output Constraints: Application to Rendezvous of Underactuated UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Restrepo</w:t>
+                <w:t xml:space="preserve">Singular-Perturbations-Based Analysis of Dynamic Consensus in Directed Networks of Heterogeneous Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (1), pp.329-342. </w:t>
+              <w:t xml:space="preserve">, 2023, 69 (7), pp.4475-4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3327931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275331v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular-Perturbations-Based Analysis of Dynamic Consensus in Directed Networks of Heterogeneous Nonlinear Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Localization and tracking control of autonomous vehicles in time-varying bearing formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3327931⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1231--1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3231413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752340v2</w:t>
+                <w:t xml:space="preserve">hal-03869997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and tracking control of autonomous vehicles in time-varying bearing formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiqi Tang</w:t>
+                <w:t xml:space="preserve">A δ-persistently-exciting formation controller for non-holonomic systems over directed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.1231--1236. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2587-2592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3231413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3287951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869997v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction Theorems For Stability of Compact Sets in Time-Varying Systems</w:t>
               </w:r>
@@ -2037,365 +2037,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-based Formation Control of Multiple Nonholonomic Vehicles under Input Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observerless Output-feedback Consensus-based Formation Control of 2nd-order Nonholonomic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tonatiuh Hernandez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.2767-2772. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (12), pp.6934-6939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3176195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3136140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788862v1</w:t>
+                <w:t xml:space="preserve">hal-03752301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observerless Output-feedback Consensus-based Formation Control of 2nd-order Nonholonomic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strict Lyapunov functions for dynamic consensus in linear systems interconnected over directed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (12), pp.6934-6939. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2323 - 2328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3136140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3150662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752301v1</w:t>
+                <w:t xml:space="preserve">hal-03752255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict Lyapunov functions for dynamic consensus in linear systems interconnected over directed graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Consensus-based Formation Control of Multiple Nonholonomic Vehicles under Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonatiuh Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.2323 - 2328. </w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.2767-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3150662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3176195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752255v1</w:t>
+                <w:t xml:space="preserve">hal-03788862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendezvous of Nonholonomic Robots via Output-Feedback Control Under Time-Varying Delays</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (6), pp.2707--2716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2596,391 +2596,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switching observer for a class of non-uniformly observable systems via singular time-rescaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive observer for a class of nonlinear systems with a high-gain approach. Application to the twin-rotor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Bien Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hadj Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Witold Respondek</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi M'Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3062340⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (2), pp.370-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1594387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442860v1</w:t>
+                <w:t xml:space="preserve">hal-02367534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive observer for a class of nonlinear systems with a high-gain approach. Application to the twin-rotor system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faouzi M'Sahli</w:t>
+                <w:t xml:space="preserve">Edge-based Strict Lyapunov Functions for Consensus with Connectivity Preservation over Directed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1594387⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.109812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367534v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-based Strict Lyapunov Functions for Consensus with Connectivity Preservation over Directed Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+                <w:t xml:space="preserve">A switching observer for a class of non-uniformly observable systems via singular time-rescaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Bien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132, pp.109812. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.6071-6076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3062340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306580v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed full-consensus control of nonholonomic vehicles under non-differentiable measurement delays</w:t>
               </w:r>
@@ -3083,90 +3083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-follower Consensus of Unicycles with Communication Range Constraints via Smooth Time-invariant Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.737-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,421 +3194,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades-based leader-follower formation-tracking and stabilization of multiple nonholonomic vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Practical dynamic consensus of Stuart–Landau oscillators over heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Ati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2952559⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1551618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367526v1</w:t>
+                <w:t xml:space="preserve">hal-02367699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical dynamic consensus of Stuart–Landau oscillators over heterogeneous networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus-based formation control of networked nonholonomic vehicles with delayed communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali El-Ati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (2), pp.261-273. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (5), pp.2242-2249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1551618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tac.2020.3005668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367699v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-based formation control of networked nonholonomic vehicles with delayed communications</w:t>
+                <w:t xml:space="preserve">Cascades-based leader-follower formation-tracking and stabilization of multiple nonholonomic vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66 (5), pp.2242-2249. </w:t>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.3639-3646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tac.2020.3005668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2952559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901345v1</w:t>
+                <w:t xml:space="preserve">hal-02367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and robustness of edge-agreement-based consensus protocols for undirected proximity graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95 (2), pp.526-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3759,64 +3759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Braking-Stiffness Estimation Under Varying Road-Adherence Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,304 +3991,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Consensus-formation of Force-controlled Nonholonomic Robots with Time-varying Delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
+                <w:t xml:space="preserve">A unique robust controller for tracking and stabilisation of non-holonomic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (10), pp.2302-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901297v1</w:t>
+                <w:t xml:space="preserve">hal-02367651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique robust controller for tracking and stabilisation of non-holonomic vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Consensus-formation of Force-controlled Nonholonomic Robots with Time-varying Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonatiuh Henández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (10), pp.2302-2313. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.109114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367651v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration Estimation Using Imperfect Incremental Encoders in Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,417 +5135,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Separation Principle for Underactuated Lossless Lagrangian Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
+                <w:t xml:space="preserve">Lyapunov Functions for Persistently-Excited Cascaded Time-Varying Systems: Application to Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (10), pp.5318-5323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2633782⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.3416 - 3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2610099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744620v1</w:t>
+                <w:t xml:space="preserve">hal-01744604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization and Dynamic Consensus of Heterogeneous Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Adaptive tracking control of Euler–Lagrange systems with bounded controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela López-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2649382⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744615v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Functions for Persistently-Excited Cascaded Time-Varying Systems: Application to Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Synchronization and Dynamic Consensus of Heterogeneous Networked Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (7), pp.3416 - 3422. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 62 (8), pp.3758 - 3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2649382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2610099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744604v1</w:t>
+                <w:t xml:space="preserve">hal-01744615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive tracking control of Euler–Lagrange systems with bounded controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela López-Araujo</w:t>
+                <w:t xml:space="preserve">A Separation Principle for Underactuated Lossless Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.299-313. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.5318-5323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.2697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2633782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357210v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict Lyapunov functions for time-varying systems with persistency of excitation</w:t>
               </w:r>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new prediction scheme for input delay compensation in restricted-feedback linearizable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,51 +6050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.971-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6217,204 +6217,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity-sensorless tracking control and identification of switched-reluctance motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Chumacero</w:t>
+                <w:t xml:space="preserve">Robust formation-tracking control of mobile robots in a spanning-tree topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janset Dasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (12), pp.3123--3130</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (9), pp.1822-1832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831471v1</w:t>
+                <w:t xml:space="preserve">hal-00831459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust formation-tracking control of mobile robots in a spanning-tree topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janset Dasdemir</w:t>
+                <w:t xml:space="preserve">Velocity-sensorless tracking control and identification of switched-reluctance motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Chumacero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (9), pp.1822-1832</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.3123--3130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831459v1</w:t>
+                <w:t xml:space="preserve">hal-00831471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded-based stabilization of time-varying systems using second-order sliding modes</w:t>
               </w:r>
@@ -6615,160 +6615,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new secured transmission scheme based on chaotic synchronization via smooth adaptive unknown-input observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Dimassi</w:t>
+                <w:t xml:space="preserve">PD+ Based Output Feedback Attitude Control of Rigid Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.01.024⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (8), pp.2146-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2183189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687455v1</w:t>
+                <w:t xml:space="preserve">hal-00687452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental validation of a nonlinear wheel slip control algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,174 +6848,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD+ Based Output Feedback Attitude Control of Rigid Bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+                <w:t xml:space="preserve">A new secured transmission scheme based on chaotic synchronization via smooth adaptive unknown-input observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (9), pp.3727-3739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2183189⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687452v1</w:t>
+                <w:t xml:space="preserve">hal-00687455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously-implemented sliding-mode adaptive unknown-input observers under noisy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,51 +7190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive unknonwn-input observers-based synchronization of chaotic circuits for secure telecommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7483,312 +7483,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summability Characterizations of Uniform Exponential and Asymptotic Stability of Sets For Difference Inclusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the new 4th order hyper-chaotic system with one input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10236190902817844⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (6), pp.1621-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687416v1</w:t>
+                <w:t xml:space="preserve">hal-00521509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the new 4th order hyper-chaotic system with one input</w:t>
+                <w:t xml:space="preserve">Cascades-based synchronization of hyperchaotic systems: Application to Chen systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9), pp.702-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521509v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades-based synchronization of hyperchaotic systems: Application to Chen systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summability Characterizations of Uniform Exponential and Asymptotic Stability of Sets For Difference Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2-3), pp.173-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236190902817844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687438v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master-slave synchronization of 4th order Lü chaotic oscillators via linear output feedback</w:t>
               </w:r>
@@ -7846,368 +7846,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stability of sets for sampled-data nonlinear inclusions via their approximate discrete-time models and summability criteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive observers for robust synchronization of chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Teel</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (12), pp.2703-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2009.2016636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447620v1</w:t>
+                <w:t xml:space="preserve">hal-00447311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive observers for robust synchronization of chaotic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spacecraft relative rotation track- ing without angular velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arturo Zavala</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.750-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2009.2016636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447311v1</w:t>
+                <w:t xml:space="preserve">hal-00687430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spacecraft relative rotation track- ing without angular velocity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Kristiansen</w:t>
+                <w:t xml:space="preserve">On stability of sets for sampled-data nonlinear inclusions via their approximate discrete-time models and summability criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.1888−1913</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00687430v1</w:t>
+                <w:t xml:space="preserve">hal-00447620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Time-Varying Controller for Synchronization of LÜ Chaotic Systems With One Input</w:t>
               </w:r>
@@ -8349,51 +8349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform stabilization for linear systems with persistency of excitation. The neutrally stable and the double integrator cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive tracking control of chaotic systems with applications to synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (9), pp.2019-2030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8557,51 +8557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth time-varying stabilization of driftless systems over communication channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,51 +8878,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9019,191 +9019,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strict ISS-Lyapunov function for LTV systems with non-time-differentiable dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loría</w:t>
+                <w:t xml:space="preserve">Measurement bias estimation and dynamic consensus of controllable systems over directed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">IFAC NOLCOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239866v1</w:t>
+                <w:t xml:space="preserve">hal-05122205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Control of Flying Spacecraft over Signed Networks with Inter-Satellite Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC NOLCOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9222,382 +9235,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement bias estimation and dynamic consensus of controllable systems over directed graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+                <w:t xml:space="preserve">A strict ISS-Lyapunov function for LTV systems with non-time-differentiable dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC NOLCOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122205v1</w:t>
+                <w:t xml:space="preserve">hal-05239866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Control of Cooperative-Competitive Robot Manipulators with Inter-agent Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+                <w:t xml:space="preserve">Practical Synchronization of Perturbed Networks of Semi-Passive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC MICNON2024, Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France. IFAC-PapersOnLine, vol. 58, no. 21, pp. 49-54, </w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477039v2</w:t>
+                <w:t xml:space="preserve">hal-04609468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Synchronization of Perturbed Networks of Semi-Passive Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Formation Control of Cooperative-Competitive Robot Manipulators with Inter-agent Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">4th IFAC MICNON2024, Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. IFAC-PapersOnLine, vol. 58, no. 21, pp. 49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609468v2</w:t>
+                <w:t xml:space="preserve">hal-04477039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Adaptive Continuous Finite-Time Regulation of 1-DOF Mechanical Systems</w:t>
               </w:r>
@@ -9921,90 +9921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A δ-persistently-exciting formation controller for non-holonomic systems over directed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10042,90 +10042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic consensus and adaptive bias compensation for multi-agent linear systems over directed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. IFAC-PapersOnLine, vol. 56, no. 2, pp. 2626--2631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10159,90 +10159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping leaderless dynamic consensus among nonlinear systems over directed networks: application to attitude synchronisation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. IFAC-PapersOnLine, vol. 56, no. 2, pp. 1192-1197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10371,51 +10371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and tracking control of autonomous vehicles in time-varying bearing formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10453,51 +10453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Bipartite Containment Tracking over Multi-leader Coopetition Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10505,51 +10505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.509-514, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10596,51 +10596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust leader-follower formation control of autonomous vehicles with unknown leader velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Lazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10687,51 +10687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipartite Formation over Undirected Signed Networks with Collision Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10739,51 +10739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1438-1443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10915,918 +10915,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems Part I: with Bounded Discrete Regressor</w:t>
+                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789092v1</w:t>
+                <w:t xml:space="preserve">hal-03789105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-Based Formation Control of Multiple Nonholonomic Vehicles Under Input Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
+                <w:t xml:space="preserve">Leader-Follower Consensus Formation Control of Nonholonomic Vehicles with Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tonatiuh Hernandez</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonatiuh Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. Published in IEEE Control Systems Letters, vol. 6, no. 3, pp. 2767--2772</w:t>
+              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tuxtla Gutiérrez, Chiapas, MEX, France. https://revistadigital.amca.mx/wp-content/uploads/2022/11/0062.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297726v1</w:t>
+                <w:t xml:space="preserve">hal-03869741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic consensus of nonlinear oscillators under weak coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Int. Symposium on Mathematical Theory of Networks and Systems (MTNS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754339v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Strict Lyapunov Functions for Dynamic Consensus in Linear Systems Interconnected Over Directed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikant Sukumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789105v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Consensus Formation Control of Nonholonomic Vehicles with Input Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
+                <w:t xml:space="preserve">Consensus of Open Multi-agent Systems over Dynamic Undirected Graphs with Preserved Connectivity and Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.4609-4614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869741v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Dynamic consensus of nonlinear oscillators under weak coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Int. Symposium on Mathematical Theory of Networks and Systems (MTNS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789071v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict Lyapunov Functions for Dynamic Consensus in Linear Systems Interconnected Over Directed Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems Part I: with Bounded Discrete Regressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srikant Sukumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297615v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus of Open Multi-agent Systems over Dynamic Undirected Graphs with Preserved Connectivity and Collision Avoidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Restrepo</w:t>
+                <w:t xml:space="preserve">Consensus-Based Formation Control of Multiple Nonholonomic Vehicles Under Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonatiuh Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.4609-4614, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. Published in IEEE Control Systems Letters, vol. 6, no. 3, pp. 2767--2772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788968v2</w:t>
+                <w:t xml:space="preserve">hal-04297726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Rendezvous Control of UAVs with Collision Avoidance and Connectivity Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11912,77 +11912,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Observer-based Controller for a Non-uniformly Observable System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.4467-4472, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12016,90 +12016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Full-Consensus Control of Multi-Robot Systems with Range and Field-of-View Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2021 (International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Xian, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12237,51 +12237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based formation control of nonholonomic robots without velocity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonatiuh Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12458,90 +12458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-follower Consensus of Unicycle-type Vehicles via Smooth Time-invariant Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2020 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.917-922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12575,90 +12575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Consensus and Connectivity-maintenance under Edge-agreement-based Protocols for Directed Spanning Tree Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2988-2993, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12933,248 +12933,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D UAV Navigation with Moving-Obstacle Avoidance Using Barrier Lyapunov Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+                <w:t xml:space="preserve">A hybrid controller for ABS based on extended-braking-stiffness estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.49-54, </w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orleans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355276v1</w:t>
+                <w:t xml:space="preserve">hal-02367580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid controller for ABS based on extended-braking-stiffness estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D UAV Navigation with Moving-Obstacle Avoidance Using Barrier Lyapunov Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orleans, France. </w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367580v1</w:t>
+                <w:t xml:space="preserve">hal-02355276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized synchronization of time-varying oscillators under time-varying bidirectional graphs</w:t>
               </w:r>
@@ -13277,51 +13277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive state estimation for a class of nonlinear systems: a high gain approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saim Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13587,131 +13587,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower simultaneous tracking-agreement formation control ofnonholonomic vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">On Consensus of Double Integrators Over Directed Graphs and with Relative Measurement Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikant Sukumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3552-3557, </w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.4147-4152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753379v1</w:t>
+                <w:t xml:space="preserve">hal-02368233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus under switching spanning-tree topologies and persistently exciting interconnections</w:t>
               </w:r>
@@ -13795,187 +13808,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Consensus of Double Integrators Over Directed Graphs and with Relative Measurement Bias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srikant Sukumar</w:t>
+                <w:t xml:space="preserve">Leader-follower simultaneous tracking-agreement formation control ofnonholonomic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.4147-4152, </w:t>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3552-3557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368233v1</w:t>
+                <w:t xml:space="preserve">hal-01753379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the compensation of incremental encoder imperfections for motion control: a DC motor case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14035,64 +14035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switched adaptive observer for extended braking stiffness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14243,64 +14243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular velocity estimation from incremental encoder measurements in the presence of sensor imperfections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14436,131 +14436,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust δ-persistently exciting controller for formation-agreement stabilization of multiple mobile robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability, as told by its developers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.869-874, </w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5219 - 5230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744926v1</w:t>
+                <w:t xml:space="preserve">hal-01744940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based Formation Control of Nonholonomic Robots using a Strict Lyapunov Function</w:t>
               </w:r>
@@ -14670,313 +14657,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability, as told by its developers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust δ-persistently exciting controller for formation-agreement stabilization of multiple mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5219 - 5230, </w:t>
+              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.869-874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744940v1</w:t>
+                <w:t xml:space="preserve">hal-01744926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of network topology on the synchronized behaviour of coupled nonlinear oscillators: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular-perturbations-based analysis of synchronization in heterogeneous networks: A case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC International Workshop on Periodic Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.90 - 92, </w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.2581-2586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744924v1</w:t>
+                <w:t xml:space="preserve">hal-01357285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular-perturbations-based analysis of synchronization in heterogeneous networks: A case-study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of network topology on the synchronized behaviour of coupled nonlinear oscillators: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.2581-2586, </w:t>
+              <w:t xml:space="preserve">6th IFAC International Workshop on Periodic Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.90 - 92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357285v1</w:t>
+                <w:t xml:space="preserve">hal-01744924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global position-feedback tracking control of flexible-joint robots</w:t>
               </w:r>
@@ -15549,222 +15549,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability and robustness of Stuart-Landau oscillators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Closed-loop identification and tracking control of Lagrangian systems under input constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela López-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Ati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, St. Petersbourg, Russia. pp.645-650, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.6966 - 6971, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262570v1</w:t>
+                <w:t xml:space="preserve">hal-01357323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop identification and tracking control of Lagrangian systems under input constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela López-Araujo</w:t>
+                <w:t xml:space="preserve">On the stability and robustness of Stuart-Landau oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Ati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.6966 - 6971, </w:t>
+              <w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, St. Petersbourg, Russia. pp.645-650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357323v1</w:t>
+                <w:t xml:space="preserve">hal-01262570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust observer for switched-reluctance motors</w:t>
               </w:r>
@@ -15867,51 +15867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-feedback global tracking control of robot manipulators with flexible joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE American Control Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, OR, United States. pp.4032-4037, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15939,805 +15939,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial state-feedback control of 4th order hyper-chaotic system with one input</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus under persistent interconnections in a ring topology: a Small Gain Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Jarquin-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">the 21st Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. pp.524-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103651v1</w:t>
+                <w:t xml:space="preserve">hal-01357333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus under persistent interconnections in a ring topology: a Small Gain Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial state-feedback control of 4th order hyper-chaotic system with one input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 21st Mathematical Theory of Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. pp.524-529</w:t>
+              <w:t xml:space="preserve">ENOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357333v1</w:t>
+                <w:t xml:space="preserve">hal-01103651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pratical synchronization of a network of diffusively coupled Hindmarsh-Rose neurons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decentralized formation-tracking control of autonomous vehicles on straight paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janset Dasdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemí Jarquín-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.5399-5404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103668v1</w:t>
+                <w:t xml:space="preserve">hal-01357339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized formation-tracking control of autonomous vehicles on straight paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On pratical synchronization of a network of diffusively coupled Hindmarsh-Rose neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Conteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nohemí Jarquín-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357339v1</w:t>
+                <w:t xml:space="preserve">hal-01103668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Global Position Feedback Tracking Control of Mechanical Systems Without Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control de un motor de reluctancia conmutada sin utilizar sensor de velocidad : resultados experimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Chumacero-Polanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Espinosa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missie Aguado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ensenada, BC, México. pp.164-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831449v1</w:t>
+                <w:t xml:space="preserve">hal-01357438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-sensorless control of switched-reluctance motors with uncertain payload</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation control of force-controlled mobile robots in a spanning-tree topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janset Dasdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831454v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation control of force-controlled mobile robots in a spanning-tree topology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speed-sensorless control of switched-reluctance motors with uncertain payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Espinosa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Chumacero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.3437--3442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acc.2013.6580362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831434v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control de un motor de reluctancia conmutada sin utilizar sensor de velocidad : resultados experimentales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform Global Position Feedback Tracking Control of Mechanical Systems Without Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Missie Aguado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.5722--5727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2013.6580734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357438v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on output tracking control for restricted-feedback linearizable systems with input delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16895,265 +16895,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state estimation for a class of uncertain nonlinear systems with output time-delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Dimassi</w:t>
+                <w:t xml:space="preserve">A simple one-to-one communication algorithm for formation-tracking control of mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janset Dasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision and Control (CDC), 2012 IEEE 51st Annual Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, United States. pp.2346-2351, </w:t>
+              <w:t xml:space="preserve">, Dec 2012, United States. pp.1796-1801, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831386v1</w:t>
+                <w:t xml:space="preserve">hal-00831378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple one-to-one communication algorithm for formation-tracking control of mobile robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janset Dasdemir</w:t>
+                <w:t xml:space="preserve">Adaptive state estimation for a class of uncertain nonlinear systems with output time-delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision and Control (CDC), 2012 IEEE 51st Annual Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, United States. pp.1796-1801, </w:t>
+              <w:t xml:space="preserve">, Jun 2012, United States. pp.2346-2351, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831378v1</w:t>
+                <w:t xml:space="preserve">hal-00831386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel PID-based control approach for switched-reluctance motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Espinosa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Chumacero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17200,51 +17200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive observers-based synchronization of a class of Lur'e systems with delayed outputs for chaotic communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17298,512 +17298,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD+ based output feedback attitude control of rigid bodies with improved performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple PI2D output feedback controller for the permanent magnet synchronous motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Avila Becerril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.833-838, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991389⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4982-4987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688743v1</w:t>
+                <w:t xml:space="preserve">hal-00688747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid attitude tracking of output feedback controlled rigid bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esten Grotli</w:t>
+                <w:t xml:space="preserve">Lyapunov stability analysis of a twisting based control algorithm for systems with unmatched perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Santiesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. Decision Contr.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conf. Decision Contr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.4586-4591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688755v1</w:t>
+                <w:t xml:space="preserve">hal-00688767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov stability analysis of a twisting based control algorithm for systems with unmatched perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Estrada</w:t>
+                <w:t xml:space="preserve">Hybrid attitude tracking of output feedback controlled rigid bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esten Grotli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. Decision Contr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conf. Decision Contr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.5479-5484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688767v1</w:t>
+                <w:t xml:space="preserve">hal-00688755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple PI2D output feedback controller for the permanent magnet synchronous motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PD+ based output feedback attitude control of rigid bodies with improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofia Avila Becerril</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4982-4987, </w:t>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.833-838, </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688747v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding-mode observer for nonlinear systems with unknown inputs and noisy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17857,326 +17857,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and supervisory control of a rigid body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+                <w:t xml:space="preserve">A robust adaptive observer for nonlinear systems with unknown inputs and disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th. IEEE Conf. Decision Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.528-533, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717827⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.2602-2607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521522v1</w:t>
+                <w:t xml:space="preserve">hal-00521524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback control of PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.3990-3995, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive observer for nonlinear systems with unknown inputs and disturbance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Dimassi</w:t>
+                <w:t xml:space="preserve">Hybrid and supervisory control of a rigid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghyth</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th. IEEE Conf. Decision Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.2602-2607, </w:t>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.528-533, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521524v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a cascaded wheel slip control strategy</w:t>
               </w:r>
@@ -18188,51 +18188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18346,213 +18346,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mixed wheel slip and acceleration control based on a cascaded design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Cascades stability analysis applied to a control design for unmatched perturbation rejection based on HOSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Symposium on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Mexico. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521526v1</w:t>
+                <w:t xml:space="preserve">hal-00521525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades stability analysis applied to a control design for unmatched perturbation rejection based on HOSM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Estrada</w:t>
+                <w:t xml:space="preserve">A new mixed wheel slip and acceleration control based on a cascaded design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Variable Structure Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bologne, Italy. pp.ThM05.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100901-3-IT-2016.00231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521525v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PD+ attitude control of rigid bodies with improved performance</w:t>
               </w:r>
@@ -18627,247 +18627,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigoal output regulation via supervisory control: Application to stabilization of a unicycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">On the robustness analysis of triangular nonlinear systems: iISS and practical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Louis Missouri, United States. pp.4340-4345</w:t>
+              <w:t xml:space="preserve">IEEE International Multi-Conf. on Systems, Signals and Devices, Conf. on Systems, Analysis and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447658v1</w:t>
+                <w:t xml:space="preserve">hal-00441742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness analysis of triangular nonlinear systems: iISS and practical stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+                <w:t xml:space="preserve">Multigoal output regulation via supervisory control: Application to stabilization of a unicycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multi-Conf. on Systems, Signals and Devices, Conf. on Systems, Analysis and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Louis Missouri, United States. pp.4340-4345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441742v1</w:t>
+                <w:t xml:space="preserve">hal-00447658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform stability of sets for difference inclusions under summability criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18996,51 +18996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards uniform linear time-invariant stabilization of systems with persistency of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19126,51 +19126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive controlled synchronization of chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes. Proc. 1st IFAC conference on Analysis and control of chaotic systems, (CHAOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Reims, France. pp.412 - 417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19198,252 +19198,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Feedback Control via Adaptive Observers with Persistency of Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1583263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364118v1</w:t>
+                <w:t xml:space="preserve">hal-00364064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Output Feedback Control via Adaptive Observers with Persistency of Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364064v1</w:t>
+                <w:t xml:space="preserve">hal-00364118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19500,51 +19500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Postoyan; P. Frasca; E. Panteley; and L. Zaccarian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.1-34, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49554-0. </w:t>
@@ -19810,220 +19810,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control of Autonomous Remotely Operated Vehicles at Exposed Aquaculture Sites.</w:t>
+                <w:t xml:space="preserve">Leader-Follower Formation and Tracking Control of Underactuated Surface Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Hoang Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Tommy Gravdahl</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685795v2</w:t>
+                <w:t xml:space="preserve">hal-04685614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation and Tracking Control of Underactuated Surface Vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Control of Autonomous Remotely Operated Vehicles at Exposed Aquaculture Sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Caharija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Sveinung Johan Ohrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tommy Gravdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685614v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Adaptive Continuous Finite-Time Regulators for Euler-Lagrange Systems</w:t>
               </w:r>
@@ -20462,51 +20462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive observers-based synchronization of a class of lur'e systems under transmission delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21015,51 +21015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Lazri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3585416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lor&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nu&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3575683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266142v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;deric Mazenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870029v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado-Rojas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3319161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298252v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin &#350;ekercio&#287;lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2354845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869892v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyee Dutta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869932v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3371595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426201v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3462554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870010v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049688v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3287951" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275331v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3327931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869997v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Tang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3231413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Maggiore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110771" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nuno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3176195" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3150662" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752270v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3144031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Bien Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3062340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dimassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1594387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109812" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2020.3000676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3005181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2952559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1551618" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.3005668" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1800101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.06.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2918483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cruz-Zavala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104579" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109114" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2896199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Louise G. Borlaug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tommy Gravdahl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Sverdrup&#8208;thygeson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Pettersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2874723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2879043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2734053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Sukumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1272006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.09.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Avila-Becerril" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633782" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2649382" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2610099" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2697" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2531042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janset Dasdemir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Jarquin-Alvarez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2437328" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2446831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3270" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF7ED73D30A3ED4B9724787FC33B9DA0CC0BBC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2421" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Estrada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Schlanbusch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nicklasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.08.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.01.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMXQD6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J8BTK8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kristiansen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2183189" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esten Grotli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.01.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LKBCV9H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2089547" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/151262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1660" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687416v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190902817844" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.06.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.06.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QM31458-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2010.2040303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2009.2016636" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.10.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829ZP4GW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2009.2025624" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2011587" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.904682" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755514v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrivoje Popovi&#263;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.06.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-048SVN6N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477039v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609468v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886798" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Moreno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arteaga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789601v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644453" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.059" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266237v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869863v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1351" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383514" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869969v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869953v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049669v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383701" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049681v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297726v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297615v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788968v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993102" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867434" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48506.2021.9561551" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480222" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143719" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143718" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.978" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147569" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomatiuh Hernandez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814391" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355276v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.068" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367580v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.072" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Lekefouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815146" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Hadj Said" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Msahli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885584" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367914v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753379v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431433" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Alvarez-Jarquin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431206" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368233v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619329" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.350" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430681" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.797" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744934v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1260" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757328v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744926v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963062" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744950v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista-Castillo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.406" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744940v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.459" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744924v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.990" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798651" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila-Becerril" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525377" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357288v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7172177" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402294" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262570v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.260" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403317" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357388v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858739" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858900" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103651v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103668v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357339v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohem&#237; Jarqu&#237;n-Alvarez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040233" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831449v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580734" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831454v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-Perez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580362" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831434v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero-Polanco" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831386v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426865" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426173" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831432v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426179" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-MX-3012.00015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688743v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991389" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688755v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161517" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688767v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160583" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila Becerril" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991571" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01493" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521522v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717827" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717126" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghyth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717678" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526033v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verhaegen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521526v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00231" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447658v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441742v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831373v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755148v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00073" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364118v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757229v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685795v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hoang Nguyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Caharija" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinung Johan Ohrem" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685614v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239442v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Moreno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752354v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922458v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609231v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364791v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831476v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135728v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298308v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Lazri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3585416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lor&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nu&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3575683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266142v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;deric Mazenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870029v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3319161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298252v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin &#350;ekercio&#287;lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2354845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869892v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyee Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869932v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3371595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426201v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3462554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870010v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275331v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752340v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3327931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869997v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3231413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049688v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3287951" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Maggiore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110771" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nuno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3150662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3176195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752270v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3144031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dimassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1594387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109812" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Bien Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3062340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2020.3000676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3005181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1551618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.3005668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2952559" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1800101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.06.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2918483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cruz-Zavala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104579" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2896199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Louise G. Borlaug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tommy Gravdahl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Sverdrup&#8208;thygeson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Pettersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2874723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2879043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2734053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Sukumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1272006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.09.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2610099" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2649382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Avila-Becerril" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633782" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2531042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janset Dasdemir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Jarquin-Alvarez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2437328" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2446831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3270" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF7ED73D30A3ED4B9724787FC33B9DA0CC0BBC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2421" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Estrada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Schlanbusch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nicklasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.08.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kristiansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2183189" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J8BTK8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.01.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMXQD6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esten Grotli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.01.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LKBCV9H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2089547" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/151262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1660" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.06.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.06.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QM31458-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190902817844" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2010.2040303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2009.2016636" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.10.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829ZP4GW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2009.2025624" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2011587" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.904682" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755514v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrivoje Popovi&#263;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.06.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-048SVN6N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609468v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886798" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477039v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Moreno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arteaga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789601v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644453" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.059" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266237v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869863v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1351" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383514" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869969v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869953v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049669v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383701" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049681v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297615v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788968v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993102" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754339v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867434" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48506.2021.9561551" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480222" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143719" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143718" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.978" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147569" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomatiuh Hernandez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814391" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.072" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.068" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Lekefouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815146" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Hadj Said" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Msahli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885584" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367914v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619329" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Alvarez-Jarquin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431206" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431433" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.350" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430681" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.797" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744934v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1260" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757328v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744940v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.459" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744950v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista-Castillo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.406" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798651" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744924v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.990" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila-Becerril" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525377" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357288v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7172177" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402294" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357323v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403317" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.260" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357388v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858739" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858900" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103651v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357339v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohem&#237; Jarqu&#237;n-Alvarez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040233" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103668v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357438v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero-Polanco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831454v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-Perez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580362" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580734" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426173" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831386v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426865" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831432v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426179" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-MX-3012.00015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila Becerril" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991571" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688767v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160583" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161517" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688743v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991389" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01493" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521524v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghyth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717678" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521514v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717126" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521522v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717827" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526033v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verhaegen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521525v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441742v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447658v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831373v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755148v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00073" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364118v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757229v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685795v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hoang Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Caharija" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinung Johan Ohrem" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239442v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Moreno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752354v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922458v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609231v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364791v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831476v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135728v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298308v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>