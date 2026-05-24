--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -633,768 +633,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Observer-based Asymptotic Stabilization of Non-uniformly Observable Systems: a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Persistency of Excitation in Adaptive Estimation for Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (5), pp.3174-3181. </w:t>
+              <w:t xml:space="preserve">, 2024, 69 (12), pp.8828-8835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3319161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3422248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870029v2</w:t>
+                <w:t xml:space="preserve">hal-04048988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower and Leaderless Bipartite Formation-consensus over Undirected Coopetition Networks and under Proximity and Collision-avoidance Constraints</w:t>
+                <w:t xml:space="preserve">Robust Formation Control of Robot Manipulators with Inter-agent Constraints over Undirected Signed Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2354845⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3462554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298252v2</w:t>
+                <w:t xml:space="preserve">hal-04426201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRAC-based dynamic consensus of linear systems with biased measurements, over directed networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+                <w:t xml:space="preserve">Distributed Bipartite Containment Tracking over Signed Networks with Multiple Leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111498⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3371595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869892v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Bipartite Containment Tracking over Signed Networks with Multiple Leaders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+                <w:t xml:space="preserve">Hybrid Observer-based Asymptotic Stabilization of Non-uniformly Observable Systems: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3371595⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (5), pp.3174-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3319161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869932v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Formation Control of Robot Manipulators with Inter-agent Constraints over Undirected Signed Networks</w:t>
+                <w:t xml:space="preserve">Leader-follower and Leaderless Bipartite Formation-consensus over Undirected Coopetition Networks and under Proximity and Collision-avoidance Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.251-261. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3462554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2354845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426201v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Persistency of Excitation in Adaptive Estimation for Hybrid Systems</w:t>
+                <w:t xml:space="preserve">MRAC-based dynamic consensus of linear systems with biased measurements, over directed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (12), pp.8828-8835. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.111498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3422248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048988v1</w:t>
+                <w:t xml:space="preserve">hal-03869892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Output-Feedback Consensus-based Formation Control of Nonholonomic Vehicles</w:t>
               </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (1), pp.329-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1608,131 +1608,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular-Perturbations-Based Analysis of Dynamic Consensus in Directed Networks of Heterogeneous Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">A δ-persistently-exciting formation controller for non-holonomic systems over directed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (7), pp.4475-4490. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2587-2592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3327931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3287951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752340v2</w:t>
+                <w:t xml:space="preserve">hal-04049688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and tracking control of autonomous vehicles in time-varying bearing formation</w:t>
               </w:r>
@@ -1803,157 +1829,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A δ-persistently-exciting formation controller for non-holonomic systems over directed graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+                <w:t xml:space="preserve">Singular-Perturbations-Based Analysis of Dynamic Consensus in Directed Networks of Heterogeneous Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.2587-2592. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (7), pp.4475-4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3287951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3327931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049688v2</w:t>
+                <w:t xml:space="preserve">hal-03752340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction Theorems For Stability of Compact Sets in Time-Varying Systems</w:t>
               </w:r>
@@ -2147,90 +2147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict Lyapunov functions for dynamic consensus in linear systems interconnected over directed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.2323 - 2328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132, pp.109812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2836,77 +2836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switching observer for a class of non-uniformly observable systems via singular time-rescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Bien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.737-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,147 +3194,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical dynamic consensus of Stuart–Landau oscillators over heterogeneous networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascades-based leader-follower formation-tracking and stabilization of multiple nonholonomic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali El-Ati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1551618⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.3639-3646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2952559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367699v1</w:t>
+                <w:t xml:space="preserve">hal-02367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based formation control of networked nonholonomic vehicles with delayed communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3366,180 +3366,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (5), pp.2242-2249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tac.2020.3005668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades-based leader-follower formation-tracking and stabilization of multiple nonholonomic vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Practical dynamic consensus of Stuart–Landau oscillators over heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Ati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (8), pp.3639-3646. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (2), pp.261-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2952559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1551618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367526v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and robustness of edge-agreement-based consensus protocols for undirected proximity graphs</w:t>
               </w:r>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95 (2), pp.526-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3759,64 +3759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Braking-Stiffness Estimation Under Varying Road-Adherence Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4231,64 +4231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration Estimation Using Imperfect Incremental Encoders in Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,261 +4342,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Tracking for Underwater Swimming Manipulators using a Super Twisting Algorithm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strict Lyapunov Functions for Model Reference Adaptive Control: Application to Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.1840⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (7), pp.3040-3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2874723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367624v1</w:t>
+                <w:t xml:space="preserve">hal-02367693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict Lyapunov Functions for Model Reference Adaptive Control: Application to Lagrangian Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectory Tracking for Underwater Swimming Manipulators using a Super Twisting Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Louise G. Borlaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tommy Gravdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Sverdrup‐thygeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Pettersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (7), pp.3040-3045. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, SMC based observation, identification, uncertainties compensation and fault detection, 21 (1), pp.208-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2874723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367693v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus of Multi-Agent Systems With Nonholonomic Restrictions via Lyapunov’s Direct Method</w:t>
               </w:r>
@@ -5135,417 +5135,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Functions for Persistently-Excited Cascaded Time-Varying Systems: Application to Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Synchronization and Dynamic Consensus of Heterogeneous Networked Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (7), pp.3416 - 3422. </w:t>
+              <w:t xml:space="preserve">, 2017, 62 (8), pp.3758 - 3773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2610099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2649382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744604v1</w:t>
+                <w:t xml:space="preserve">hal-01744615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive tracking control of Euler–Lagrange systems with bounded controls</w:t>
+                <w:t xml:space="preserve">A Separation Principle for Underactuated Lossless Lagrangian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela López-Araujo</w:t>
+                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2697⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.5318-5323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2633782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357210v1</w:t>
+                <w:t xml:space="preserve">hal-01744620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization and Dynamic Consensus of Heterogeneous Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Lyapunov Functions for Persistently-Excited Cascaded Time-Varying Systems: Application to Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (8), pp.3758 - 3773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2649382⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.3416 - 3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2610099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744615v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Separation Principle for Underactuated Lossless Lagrangian Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive tracking control of Euler–Lagrange systems with bounded controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela López-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (10), pp.5318-5323. </w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.299-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2633782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.2697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744620v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict Lyapunov functions for time-varying systems with persistency of excitation</w:t>
               </w:r>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new prediction scheme for input delay compensation in restricted-feedback linearizable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,209 +5720,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader–Follower Formation and Tracking Control of Mobile Robots Along Straight Paths</w:t>
+                <w:t xml:space="preserve">Observers are Unnecessary for Output-Feedback Control of Lagrangian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nohemi Jarquin-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2437328⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.905-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2446831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357244v1</w:t>
+                <w:t xml:space="preserve">hal-01357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers are Unnecessary for Output-Feedback Control of Lagrangian Systems</w:t>
+                <w:t xml:space="preserve">Leader–Follower Formation and Tracking Control of Mobile Robots Along Straight Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janset Dasdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Jarquin-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (4), pp.905-920. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.727-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2446831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2437328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357249v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust passivity-based control of switched-reluctance motors</w:t>
               </w:r>
@@ -6018,256 +6018,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global adaptive linear control of the permanent-magnet synchronous motor</w:t>
+                <w:t xml:space="preserve">Exponential stabilization of switched-reluctance motors via speed-sensorless feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Chumacero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (3), pp.1224-1232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831451v1</w:t>
+                <w:t xml:space="preserve">hal-00831462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stabilization of switched-reluctance motors via speed-sensorless feedback</w:t>
+                <w:t xml:space="preserve">Global adaptive linear control of the permanent-magnet synchronous motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erik Chumacero</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (10), pp.971-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831462v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust formation-tracking control of mobile robots in a spanning-tree topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janset Dasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6732,246 +6732,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of a nonlinear wheel slip control algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">A new secured transmission scheme based on chaotic synchronization via smooth adaptive unknown-input observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (9), pp.3727-3739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780475v1</w:t>
+                <w:t xml:space="preserve">hal-00687455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new secured transmission scheme based on chaotic synchronization via smooth adaptive unknown-input observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Dimassi</w:t>
+                <w:t xml:space="preserve">Design and experimental validation of a nonlinear wheel slip control algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (9), pp.3727-3739. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1852-1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687455v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously-implemented sliding-mode adaptive unknown-input observers under noisy measurements</w:t>
               </w:r>
@@ -7483,312 +7483,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the new 4th order hyper-chaotic system with one input</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summability Characterizations of Uniform Exponential and Asymptotic Stability of Sets For Difference Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2-3), pp.173-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236190902817844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521509v1</w:t>
+                <w:t xml:space="preserve">hal-00687416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades-based synchronization of hyperchaotic systems: Application to Chen systems</w:t>
+                <w:t xml:space="preserve">Control of the new 4th order hyper-chaotic system with one input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (6), pp.1621-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00687438v1</w:t>
+                <w:t xml:space="preserve">hal-00521509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summability Characterizations of Uniform Exponential and Asymptotic Stability of Sets For Difference Inclusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascades-based synchronization of hyperchaotic systems: Application to Chen systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9), pp.702-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2011.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236190902817844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master-slave synchronization of 4th order Lü chaotic oscillators via linear output feedback</w:t>
               </w:r>
@@ -7846,329 +7846,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive observers for robust synchronization of chaotic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spacecraft relative rotation track- ing without angular velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Zavala</w:t>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (12), pp.2703-2716. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.750-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2009.2016636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447311v1</w:t>
+                <w:t xml:space="preserve">hal-00687430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spacecraft relative rotation track- ing without angular velocity measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive observers for robust synchronization of chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (12), pp.2703-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2009.2016636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687430v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On stability of sets for sampled-data nonlinear inclusions via their approximate discrete-time models and summability criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1888−1913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8349,51 +8349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform stabilization for linear systems with persistency of excitation. The neutrally stable and the double integrator cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive tracking control of chaotic systems with applications to synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (9), pp.2019-2030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8557,51 +8557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth time-varying stabilization of driftless systems over communication channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8803,312 +8803,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Perturbed Projection-Based Distributed Gradient-Descent Algorithm: A Fully-Distributed Adaptive Redesign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case-study of strict-Lyapunov-function design for adaptive-control systems with non-smooth regressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Bazizi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+                <w:t xml:space="preserve">Frederic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240117v2</w:t>
+                <w:t xml:space="preserve">hal-05122248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case-study of strict-Lyapunov-function design for adaptive-control systems with non-smooth regressors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Perturbed Projection-Based Distributed Gradient-Descent Algorithm: A Fully-Distributed Adaptive Redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mazenc</w:t>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122248v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement bias estimation and dynamic consensus of controllable systems over directed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC NOLCOS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9172,51 +9172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC NOLCOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. IFAC-PapersOnLine (to appear)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict ISS-Lyapunov function for LTV systems with non-time-differentiable dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9466,90 +9466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Control of Cooperative-Competitive Robot Manipulators with Inter-agent Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayu Jayawardhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC MICNON2024, Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France. IFAC-PapersOnLine, vol. 58, no. 21, pp. 49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9694,317 +9694,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Uniform Ultimate Boundedness of Semi-Passive Systems Interconnected Over Directed Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Consensus Control of Nonholonomic Vehicles with Input Constraints and Time-Varying Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2024 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. pp.2648-2653, </w:t>
+              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mexico, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58571/cnca.amca.2024.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789601v3</w:t>
+                <w:t xml:space="preserve">hal-04685503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Control of Nonholonomic Vehicles with Input Constraints and Time-Varying Delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
+                <w:t xml:space="preserve">Global Uniform Ultimate Boundedness of Semi-Passive Systems Interconnected Over Directed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Mexico, Mexico. </w:t>
+              <w:t xml:space="preserve">ACC 2024 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. pp.2648-2653, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58571/cnca.amca.2024.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685503v1</w:t>
+                <w:t xml:space="preserve">hal-04789601v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A δ-persistently-exciting formation controller for non-holonomic systems over directed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10036,356 +10036,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic consensus and adaptive bias compensation for multi-agent linear systems over directed networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+                <w:t xml:space="preserve">Dynamic Consensus under Weak Coupling: a case study of nonlinear oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. IFAC-PapersOnLine, vol. 56, no. 2, pp. 2626--2631, </w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. To appear, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc49753.2023.10383514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869863v2</w:t>
+                <w:t xml:space="preserve">hal-04266220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping leaderless dynamic consensus among nonlinear systems over directed networks: application to attitude synchronisation control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dynamic consensus and adaptive bias compensation for multi-agent linear systems over directed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. IFAC-PapersOnLine, vol. 56, no. 2, pp. 1192-1197</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. IFAC-PapersOnLine, vol. 56, no. 2, pp. 2626--2631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869850v1</w:t>
+                <w:t xml:space="preserve">hal-03869863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Consensus under Weak Coupling: a case study of nonlinear oscillators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Lazri</w:t>
+                <w:t xml:space="preserve">Backstepping leaderless dynamic consensus among nonlinear systems over directed networks: application to attitude synchronisation control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyee Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. IFAC-PapersOnLine, vol. 56, no. 2, pp. 1192-1197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc49753.2023.10383514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04266220v1</w:t>
+                <w:t xml:space="preserve">hal-03869850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and tracking control of autonomous vehicles in time-varying bearing formation</w:t>
               </w:r>
@@ -10505,51 +10505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.509-514, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10681,620 +10681,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipartite Formation over Undirected Signed Networks with Collision Avoidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+                <w:t xml:space="preserve">On Global Asymptotic Stability of Heterogeneous Modular Networks with Three Time-Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1438-1443, </w:t>
+              <w:t xml:space="preserve">9th Int. Conf. on Control, Decision, and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.592-597, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc49753.2023.10383701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049669v3</w:t>
+                <w:t xml:space="preserve">hal-04049681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Global Asymptotic Stability of Heterogeneous Modular Networks with Three Time-Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Lazri</w:t>
+                <w:t xml:space="preserve">Bipartite Formation over Undirected Signed Networks with Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Şekercioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Loria</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Conf. on Control, Decision, and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.592-597, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1438-1443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc49753.2023.10383701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049681v2</w:t>
+                <w:t xml:space="preserve">hal-04049669v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
+                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems Part I: with Bounded Discrete Regressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789105v1</w:t>
+                <w:t xml:space="preserve">hal-03789092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Consensus Formation Control of Nonholonomic Vehicles with Input Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
+                <w:t xml:space="preserve">Consensus-Based Formation Control of Multiple Nonholonomic Vehicles Under Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonatiuh Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tuxtla Gutiérrez, Chiapas, MEX, France. https://revistadigital.amca.mx/wp-content/uploads/2022/11/0062.pdf</w:t>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. Published in IEEE Control Systems Letters, vol. 6, no. 3, pp. 2767--2772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869741v1</w:t>
+                <w:t xml:space="preserve">hal-04297726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Dynamic consensus of nonlinear oscillators under weak coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Int. Symposium on Mathematical Theory of Networks and Systems (MTNS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789071v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict Lyapunov Functions for Dynamic Consensus in Linear Systems Interconnected Over Directed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitreyee Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11322,481 +11300,503 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus of Open Multi-agent Systems over Dynamic Undirected Graphs with Preserved Connectivity and Collision Avoidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Restrepo</w:t>
+                <w:t xml:space="preserve">Distributed Hybrid Gradient Algorithm with Application to Cooperative Adaptive Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993102⟩</w:t>
+              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788968v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic consensus of nonlinear oscillators under weak coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Consensus of Open Multi-agent Systems over Dynamic Undirected Graphs with Preserved Connectivity and Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanis Sarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Int. Symposium on Mathematical Theory of Networks and Systems (MTNS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.4609-4614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754339v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems Part I: with Bounded Discrete Regressor</w:t>
+                <w:t xml:space="preserve">Adaptive Control/Identification for Hybrid Systems, Part II: with Linear-growth-order Discrete Regressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867398⟩</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789092v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-Based Formation Control of Multiple Nonholonomic Vehicles Under Input Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nuno</w:t>
+                <w:t xml:space="preserve">Leader-Follower Consensus Formation Control of Nonholonomic Vehicles with Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tonatiuh Hernandez</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonatiuh Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. Published in IEEE Control Systems Letters, vol. 6, no. 3, pp. 2767--2772</w:t>
+              <w:t xml:space="preserve">Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tuxtla Gutiérrez, Chiapas, MEX, France. https://revistadigital.amca.mx/wp-content/uploads/2022/11/0062.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297726v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Rendezvous Control of UAVs with Collision Avoidance and Connectivity Maintenance</w:t>
               </w:r>
@@ -11912,77 +11912,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Observer-based Controller for a Non-uniformly Observable System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.4467-4472, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12055,51 +12055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2021 (International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Xian, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12237,51 +12237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based formation control of nonholonomic robots without velocity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonatiuh Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12348,248 +12348,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict Lyapunov functions for consensus under directed connected graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Leader-follower Consensus of Unicycle-type Vehicles via Smooth Time-invariant Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srikant Sukumar</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2020 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, St. Petersbourg, Russia. </w:t>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.917-922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101555v1</w:t>
+                <w:t xml:space="preserve">hal-02874007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower Consensus of Unicycle-type Vehicles via Smooth Time-invariant Feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+                <w:t xml:space="preserve">Strict Lyapunov functions for consensus under directed connected graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Marzat</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikant Sukumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2020 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.917-922, </w:t>
+              <w:t xml:space="preserve">, May 2020, St. Petersbourg, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874007v1</w:t>
+                <w:t xml:space="preserve">hal-03101555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Consensus and Connectivity-maintenance under Edge-agreement-based Protocols for Directed Spanning Tree Graphs</w:t>
               </w:r>
@@ -12614,51 +12614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2988-2993, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12939,64 +12939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid controller for ABS based on extended-braking-stiffness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13082,51 +13082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13587,395 +13587,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Consensus of Double Integrators Over Directed Graphs and with Relative Measurement Bias</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Consensus under switching spanning-tree topologies and persistently exciting interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohemi Alvarez-Jarquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619329⟩</w:t>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.4578-4583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368233v1</w:t>
+                <w:t xml:space="preserve">hal-01753415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus under switching spanning-tree topologies and persistently exciting interconnections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nohemi Alvarez-Jarquin</w:t>
+                <w:t xml:space="preserve">Leader-follower simultaneous tracking-agreement formation control ofnonholonomic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Luis Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.4578-4583, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3552-3557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753415v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower simultaneous tracking-agreement formation control ofnonholonomic vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">On Consensus of Double Integrators Over Directed Graphs and with Relative Measurement Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikant Sukumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3552-3557, </w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.4147-4152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753379v1</w:t>
+                <w:t xml:space="preserve">hal-02368233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the compensation of incremental encoder imperfections for motion control: a DC motor case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14035,64 +14035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switched adaptive observer for extended braking stiffness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14237,226 +14237,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular velocity estimation from incremental encoder measurements in the presence of sensor imperfections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Beyond complete synchronization of identical systems: multi-dimentional dynamic consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENOC9 – 9th European Nonlinear Oscillations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744934v1</w:t>
+                <w:t xml:space="preserve">hal-01757328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond complete synchronization of identical systems: multi-dimentional dynamic consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Angular velocity estimation from incremental encoder measurements in the presence of sensor imperfections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC9 – 9th European Nonlinear Oscillations Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5979 - 5984, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757328v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, as told by its developers</w:t>
               </w:r>
@@ -14956,226 +14956,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global position-feedback tracking control of flexible-joint robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Avila-Becerril</w:t>
+                <w:t xml:space="preserve">Lyapunov-based formation-tracking control of nonholonomic systems under persistency of excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States. pp.404-409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357298v1</w:t>
+                <w:t xml:space="preserve">hal-01357287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-based formation-tracking control of nonholonomic systems under persistency of excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+                <w:t xml:space="preserve">Global position-feedback tracking control of flexible-joint robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.3008-3013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7525377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357287v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict Lyapunov function for non-holonomic systems under persistently-exciting controllers</w:t>
               </w:r>
@@ -15555,51 +15555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop identification and tracking control of Lagrangian systems under input constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela López-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15744,252 +15744,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust observer for switched-reluctance motors</w:t>
+                <w:t xml:space="preserve">Output-feedback global tracking control of robot manipulators with flexible joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erik Chumacero</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE American Control Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Portland, OR, United States. pp.1341-1345, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858739⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Portland, OR, United States. pp.4032-4037, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357388v1</w:t>
+                <w:t xml:space="preserve">hal-01357348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-feedback global tracking control of robot manipulators with flexible joints</w:t>
+                <w:t xml:space="preserve">A robust observer for switched-reluctance motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofía Avila-Becerril</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Espinosa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Chumacero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE American Control Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Portland, OR, United States. pp.4032-4037, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Portland, OR, United States. pp.1341-1345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357348v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus under persistent interconnections in a ring topology: a Small Gain Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohemi Jarquin-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16122,51 +16122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized formation-tracking control of autonomous vehicles on straight paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janset Dasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohemí Jarquín-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16321,51 +16321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control de un motor de reluctancia conmutada sin utilizar sensor de velocidad : resultados experimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Chumacero-Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16416,51 +16416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation control of force-controlled mobile robots in a spanning-tree topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janset Dasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16537,51 +16537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Espinosa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Chumacero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missie Aguado-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.3437--3442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16693,51 +16693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on output tracking control for restricted-feedback linearizable systems with input delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16901,51 +16901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple one-to-one communication algorithm for formation-tracking control of mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janset Dasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17090,690 +17090,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel PID-based control approach for switched-reluctance motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive observers-based synchronization of a class of Lur'e systems with delayed outputs for chaotic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erik Chumacero</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control (CDC), 2012 IEEE 51st Annual Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, France. pp.7626-7631, </w:t>
+              <w:t xml:space="preserve">CHAOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Mexico. pp.255-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120620-3-MX-3012.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831432v1</w:t>
+                <w:t xml:space="preserve">hal-00831383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive observers-based synchronization of a class of Lur'e systems with delayed outputs for chaotic communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel PID-based control approach for switched-reluctance motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Espinosa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Chumacero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHAOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Mexico. pp.255-260, </w:t>
+              <w:t xml:space="preserve">Decision and Control (CDC), 2012 IEEE 51st Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, France. pp.7626-7631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120620-3-MX-3012.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831383v1</w:t>
+                <w:t xml:space="preserve">hal-00831432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple PI2D output feedback controller for the permanent magnet synchronous motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid attitude tracking of output feedback controlled rigid bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esten Grotli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofia Avila Becerril</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991571⟩</w:t>
+              <w:t xml:space="preserve">IEEE Conf. Decision Contr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.5479-5484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688747v1</w:t>
+                <w:t xml:space="preserve">hal-00688755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov stability analysis of a twisting based control algorithm for systems with unmatched perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Estrada</w:t>
+                <w:t xml:space="preserve">PD+ based output feedback attitude control of rigid bodies with improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. Decision Contr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160583⟩</w:t>
+              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.833-838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688767v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid attitude tracking of output feedback controlled rigid bodies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple PI2D output feedback controller for the permanent magnet synchronous motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Avila Becerril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. Decision Contr.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, United States. pp.5479-5484, </w:t>
+              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4982-4987, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688755v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD+ based output feedback attitude control of rigid bodies with improved performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+                <w:t xml:space="preserve">Lyapunov stability analysis of a twisting based control algorithm for systems with unmatched perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Santiesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.833-838, </w:t>
+              <w:t xml:space="preserve">IEEE Conf. Decision Contr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.4586-4591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/acc.2011.5991389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688743v1</w:t>
+                <w:t xml:space="preserve">hal-00688767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding-mode observer for nonlinear systems with unknown inputs and noisy measurements</w:t>
               </w:r>
@@ -17857,382 +17857,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive observer for nonlinear systems with unknown inputs and disturbance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output feedback control of PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghyth</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th. IEEE Conf. Decision Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717678⟩</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.3990-3995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521524v1</w:t>
+                <w:t xml:space="preserve">hal-00521514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback control of PMSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid and supervisory control of a rigid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Espinosa-Pérez</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717126⟩</w:t>
+              <w:t xml:space="preserve">49th. IEEE Conf. Decision Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.528-533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521514v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and supervisory control of a rigid body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rune Schlanbusch</w:t>
+                <w:t xml:space="preserve">A robust adaptive observer for nonlinear systems with unknown inputs and disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. J. Nicklasson</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th. IEEE Conf. Decision Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.528-533, </w:t>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.2602-2607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521522v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a cascaded wheel slip control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18378,51 +18378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Variable Structure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Mexico. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18447,51 +18447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixed wheel slip and acceleration control based on a cascaded design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18627,247 +18627,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness analysis of triangular nonlinear systems: iISS and practical stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+                <w:t xml:space="preserve">Multigoal output regulation via supervisory control: Application to stabilization of a unicycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multi-Conf. on Systems, Signals and Devices, Conf. on Systems, Analysis and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Louis Missouri, United States. pp.4340-4345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441742v1</w:t>
+                <w:t xml:space="preserve">hal-00447658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigoal output regulation via supervisory control: Application to stabilization of a unicycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">On the robustness analysis of triangular nonlinear systems: iISS and practical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Louis Missouri, United States. pp.4340-4345</w:t>
+              <w:t xml:space="preserve">IEEE International Multi-Conf. on Systems, Signals and Devices, Conf. on Systems, Analysis and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447658v1</w:t>
+                <w:t xml:space="preserve">hal-00441742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform stability of sets for difference inclusions under summability criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18996,51 +18996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards uniform linear time-invariant stabilization of systems with persistency of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19126,51 +19126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive controlled synchronization of chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes. Proc. 1st IFAC conference on Analysis and control of chaotic systems, (CHAOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Reims, France. pp.412 - 417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19217,51 +19217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19334,51 +19334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback Control via Adaptive Observers with Persistency of Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19810,220 +19810,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation and Tracking Control of Underactuated Surface Vessels</w:t>
+                <w:t xml:space="preserve">Robust Control of Autonomous Remotely Operated Vehicles at Exposed Aquaculture Sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Kenny Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Caharija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveinung Johan Ohrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tommy Gravdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685614v1</w:t>
+                <w:t xml:space="preserve">hal-04685795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control of Autonomous Remotely Operated Vehicles at Exposed Aquaculture Sites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leader-Follower Formation and Tracking Control of Underactuated Surface Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Caharija</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04685795v2</w:t>
+                <w:t xml:space="preserve">hal-04685614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Adaptive Continuous Finite-Time Regulators for Euler-Lagrange Systems</w:t>
               </w:r>
@@ -21015,51 +21015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Lazri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3585416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lor&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nu&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3575683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266142v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;deric Mazenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870029v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3319161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298252v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin &#350;ekercio&#287;lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2354845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869892v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyee Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869932v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3371595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426201v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3462554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870010v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275331v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752340v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3327931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869997v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3231413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049688v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3287951" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Maggiore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110771" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nuno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3150662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3176195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752270v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3144031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dimassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1594387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109812" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Bien Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3062340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2020.3000676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3005181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1551618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.3005668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2952559" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1800101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.06.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2918483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cruz-Zavala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104579" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2896199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Louise G. Borlaug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tommy Gravdahl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Sverdrup&#8208;thygeson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Pettersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2874723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2879043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2734053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Sukumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1272006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.09.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2610099" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2649382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Avila-Becerril" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633782" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2531042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janset Dasdemir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Jarquin-Alvarez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2437328" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2446831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3270" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF7ED73D30A3ED4B9724787FC33B9DA0CC0BBC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2421" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Estrada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Schlanbusch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nicklasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.08.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kristiansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2183189" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J8BTK8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.01.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMXQD6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esten Grotli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.01.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LKBCV9H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2089547" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/151262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1660" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.06.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.06.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QM31458-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190902817844" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2010.2040303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2009.2016636" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.10.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829ZP4GW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2009.2025624" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2011587" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.904682" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755514v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrivoje Popovi&#263;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.06.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-048SVN6N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122248v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609468v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886798" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477039v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Moreno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arteaga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789601v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644453" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.059" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266237v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869863v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1351" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869850v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383514" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869969v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869953v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049669v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383701" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049681v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297615v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788968v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993102" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754339v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867434" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48506.2021.9561551" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480222" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143719" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143718" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.978" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147569" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomatiuh Hernandez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814391" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.072" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.068" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Lekefouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815146" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Hadj Said" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Msahli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885584" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367914v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619329" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Alvarez-Jarquin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431206" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431433" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.350" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430681" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.797" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744934v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1260" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757328v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744940v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.459" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744950v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista-Castillo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.406" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798651" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744924v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.990" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila-Becerril" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525377" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357288v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7172177" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402294" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357323v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403317" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.260" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357388v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858739" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858900" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103651v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357339v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohem&#237; Jarqu&#237;n-Alvarez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040233" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103668v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357438v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero-Polanco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831454v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-Perez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580362" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580734" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426173" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831386v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426865" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831432v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426179" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-MX-3012.00015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila Becerril" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991571" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688767v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160583" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161517" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688743v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991389" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01493" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521524v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghyth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717678" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521514v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717126" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521522v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717827" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526033v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verhaegen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521525v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441742v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447658v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831373v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755148v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00073" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364118v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757229v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685795v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hoang Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Caharija" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinung Johan Ohrem" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239442v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Moreno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752354v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922458v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609231v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364791v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831476v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135728v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298308v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Lazri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3585416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lor&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nu&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3575683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266142v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3395836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;deric Mazenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Paredes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3422248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426201v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin &#350;ekercio&#287;lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3462554" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869932v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3371595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870029v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3319161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298252v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2354845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869892v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyee Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870010v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275331v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049688v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3287951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869997v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3231413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752340v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3327931" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Maggiore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110771" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nuno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3150662" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3176195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752270v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3144031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dimassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1594387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109812" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Bien Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3062340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2020.3000676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3005181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2952559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.3005668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1551618" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1800101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.06.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2918483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cruz-Zavala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104579" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2896199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2874723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Louise G. Borlaug" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tommy Gravdahl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Sverdrup&#8208;thygeson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Pettersen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1840" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2879043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2734053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Sukumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1272006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.09.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2649382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Avila-Becerril" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633782" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2610099" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2697" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2531042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2446831" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janset Dasdemir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Jarquin-Alvarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2437328" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3270" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BF7ED73D30A3ED4B9724787FC33B9DA0CC0BBC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2421" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Estrada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Schlanbusch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nicklasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.08.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kristiansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2183189" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.01.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMXQD6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J8BTK8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esten Grotli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.01.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LKBCV9H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2089547" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/151262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1660" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687416v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236190902817844" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.06.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2011.06.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QM31458-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2010.2040303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.10.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829ZP4GW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2009.2016636" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2009.2025624" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2011587" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.904682" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755514v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrivoje Popovi&#263;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.06.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-048SVN6N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240117v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bazizi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05239866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609468v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886798" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477039v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Moreno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arteaga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685503v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/cnca.amca.2024.059" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789601v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644453" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266237v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383514" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869863v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1351" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869850v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869969v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869953v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049681v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049669v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc49753.2023.10383701" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867398" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297726v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789071v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519528" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788968v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993102" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867414" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867434" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48506.2021.9561551" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480222" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143718" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101555v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143719" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.978" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147569" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomatiuh Hernandez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814391" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.072" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.068" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Lekefouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815146" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Hadj Said" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Msahli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885584" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367914v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohemi Alvarez-Jarquin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Avila" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431206" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431433" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368233v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619329" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.350" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8430681" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.797" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757328v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1260" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744940v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.459" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744950v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bautista-Castillo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.406" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798651" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744924v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.990" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila-Becerril" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525377" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357288v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7172177" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402294" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357323v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403317" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.260" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357348v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858900" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357388v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa-P&#233;rez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858739" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103651v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357339v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohem&#237; Jarqu&#237;n-Alvarez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040233" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103668v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357438v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Chumacero-Polanco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missie Aguado" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831454v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa-Perez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580362" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580734" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426173" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831386v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426865" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-MX-3012.00015" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831432v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426179" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688755v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161517" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688743v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991389" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avila Becerril" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991571" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688767v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160583" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01493" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521514v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717126" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717827" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghyth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717678" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526033v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verhaegen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831375v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521525v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447658v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441742v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831373v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5399608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755148v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00073" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364118v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298646v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01757229v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831369v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685795v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hoang Nguyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Caharija" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinung Johan Ohrem" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685614v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239442v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Moreno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752354v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922458v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609231v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364791v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831476v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135728v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298308v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>