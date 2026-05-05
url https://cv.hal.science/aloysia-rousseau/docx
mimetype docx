--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -1096,183 +1096,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Didn’t see anything, love. Sorry’: Martin Crimp’s Theatre of Denial</w:t>
+                <w:t xml:space="preserve">Le détournement du genre policier sur la scène anglaise contemporaine : One Minute (2003) de Simon Stephens et Orphans (2009) de Dennis Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Theatre Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.342-352. </w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10486801.2014.921052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.3924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758176v1</w:t>
+                <w:t xml:space="preserve">hal-03755046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détournement du genre policier sur la scène anglaise contemporaine : One Minute (2003) de Simon Stephens et Orphans (2009) de Dennis Kelly</w:t>
+                <w:t xml:space="preserve">‘Didn’t see anything, love. Sorry’: Martin Crimp’s Theatre of Denial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18, </w:t>
+              <w:t xml:space="preserve">Contemporary Theatre Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.342-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.3924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10486801.2014.921052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755046v1</w:t>
+                <w:t xml:space="preserve">hal-03758176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Brighter and more cheerful it is, the more it hurts » : l’inquiétante noirceur des comédies de Martin Crimp</w:t>
               </w:r>
@@ -2104,51 +2104,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2238,300 +2238,231 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Musicals: Stage and screen / L'écran et la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.111-130, 2019, 979-10-231-1158-3. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-130, 2019, e-Theatrum mundi, 979-10-231-1158-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/DBXR4677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Where the devil are my slippers?”: My Fair Lady’s subversion of Pygmalion’s feminist ending? »</w:t>
+                <w:t xml:space="preserve">« “The action of words in heat&amp;quot; : sexualité, langue et littérature dans Arcadia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Musicals, Stage and screen / L'écran et la scène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures de Tom Stoppard, Arcadia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02456684v1</w:t>
+                <w:t xml:space="preserve">hal-03758126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “The action of words in heat&amp;quot; : sexualité, langue et littérature dans Arcadia »</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">« Le pouvoir des mots : la violence hors scène dans Fewer Emergencies et Getting Attention de Martin Crimp »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Thérond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Violence du quotidien. Formes et figures contemporaines de la violence au théâtre et au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Entretemps, pp.141-152, 2011, 978-2-35539-201-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2541,153 +2472,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« William Douglas Home, le divertissement avant tout ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Canard à l’orange d’une rive à l’autre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.95-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2697,51 +2628,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scènes britanniques et irlandaises ultracontemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2770,255 +2701,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Renewal of the Crime Play on the Contemporary Anglophone Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susan Blattes, Aloysia Rousseau. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coup de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture de la violence, violence de l'écriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Amfreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sillagescritiques.4777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3086,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D96E1404"/>
+    <w:nsid w:val="1893D60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10A707C7"/>
+    <w:nsid w:val="7B2C239D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1730FF44"/>
+    <w:nsid w:val="55DB0416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3530,51 +3461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BA7906B"/>
+    <w:nsid w:val="19176293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3678,51 +3609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D70EDCFD"/>
+    <w:nsid w:val="693731CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3826,51 +3757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0A2C071C"/>
+    <w:nsid w:val="6B933526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4072,51 +4003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.58687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.27127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.877" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Dennis-Kelly/Rousseau/p/book/9781032219752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003270744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05163798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DBXR4677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02456684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/american-musicals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4777" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.58687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.27127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.877" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03755048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Dennis-Kelly/Rousseau/p/book/9781032219752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003270744" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05163798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/american-musicals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DBXR4677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4777" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>