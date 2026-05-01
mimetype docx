--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -293,1452 +293,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and migration rescuing ecological diversity</w:t>
+                <w:t xml:space="preserve">Nonreciprocal Spin-Glass Transition and Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Garcia Lorenzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXLife.2.013014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (18), pp.187402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.135.187402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444066v1</w:t>
+                <w:t xml:space="preserve">hal-05594148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intraspecific cooperative interactions in large ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions and migration rescuing ecological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Garcia Lorenzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.1.013⟩</w:t>
+              <w:t xml:space="preserve">PRX Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.013014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXLife.2.013014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078166v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-mixed Lotka-Volterra model with random strongly competitive interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of intraspecific cooperative interactions in large ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.024307⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.1.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078195v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Equilibria and Glassy Phases of the Random Lotka-Volterra Model with Demographic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-mixed Lotka-Volterra model with random strongly competitive interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Garcia Lorenzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (25), pp.258301. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.024307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.258301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.024307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374312v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mean-Field Theory and Aging Dynamics</w:t>
+                <w:t xml:space="preserve">Properties of Equilibria and Glassy Phases of the Random Lotka-Volterra Model with Demographic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cammarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Cammarota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aba3dd⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (25), pp.258301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.258301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014024v1</w:t>
+                <w:t xml:space="preserve">hal-03374312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field stability map of hard-sphere glasses</w:t>
+                <w:t xml:space="preserve">Dynamical Mean-Field Theory and Aging Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zamponi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Biroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cammarota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (37), pp.375006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aba3dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323653v1</w:t>
+                <w:t xml:space="preserve">hal-03014024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction mechanisms for marginal stability and criticality in large ecosystems</w:t>
+                <w:t xml:space="preserve">Mean-field stability map of hard-sphere glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvio Franz</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (1), pp.010401(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.010401⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006665v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order corrections to the effective potential close to the jamming transition in the perceptron model</w:t>
+                <w:t xml:space="preserve">Constraint satisfaction mechanisms for marginal stability and criticality in large ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Franz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.010401(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.010401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682235v1</w:t>
+                <w:t xml:space="preserve">hal-02006665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Theory of Two-Step Yielding in Attractive Colloids</w:t>
+                <w:t xml:space="preserve">Higher-order corrections to the effective potential close to the jamming transition in the perceptron model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.185503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323930v1</w:t>
+                <w:t xml:space="preserve">hal-01682235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop expansion around the Bethe approximation through the $M$-layer construction</w:t>
+                <w:t xml:space="preserve">Microscopic Theory of Two-Step Yielding in Attractive Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Lucibello</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierfrancesco Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zamponi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c3c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.185503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662120v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jamming transition in high dimension: an analytical study of the TAP equations and the effective thermodynamic potential</w:t>
+                <w:t xml:space="preserve">Loop expansion around the Bethe approximation through the $M$-layer construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lucibello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ricci-Tersenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016 (9), pp.093301</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c3c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380082v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite operators in Cubic Field Theories and Link Overlap Fluctuations in Spin-Glass Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (2), pp.024422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The jamming transition in high dimension: an analytical study of the TAP equations and the effective thermodynamic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281768v1</w:t>
+                <w:t xml:space="preserve">Giorgio Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (9), pp.093301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the theory of spin glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.361-370, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90800-9.00249-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Dynamics in Ecological Systems and Animal Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spin Glass Theory and Far Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.581-608, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811273926_0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,100 +1878,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming and Glass Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2019, Springer Theses, 978-3-030-23599-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23600-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1851,114 +1981,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming and glass transition in meanfield theories and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université paris saclay; Universita di Roma "La Sapienza", 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04353971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2026,51 +2156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19DED345"/>
+    <w:nsid w:val="2515E891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2257,51 +2387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/altieri-ada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7750-2178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224692844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83152380164201762627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Altieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/addae2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garcia Lorenzana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.013014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.258301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aba3dd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Urbani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.185503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Angelini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucibello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ricci-Tersenghi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c3c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rizzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90800-9.00249-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Giardina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23600-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/altieri-ada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7750-2178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224692844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83152380164201762627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Altieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/addae2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garcia Lorenzana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fruchart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.135.187402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.013014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024307" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.258301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aba3dd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Urbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.185503" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Angelini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucibello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ricci-Tersenghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c3c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rizzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90800-9.00249-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Giardina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23600-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>