--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">83152380164201762627</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hTPSbmMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,1681 +215,1681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling complexity: Statistical physics approaches to ecological communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia de Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 150 (5), pp.51002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/addae2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreciprocal Spin-Glass Transition and Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Garcia Lorenzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (18), pp.187402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.135.187402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and migration rescuing ecological diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Garcia Lorenzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), pp.013014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXLife.2.013014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intraspecific cooperative interactions in large ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Well-mixed Lotka-Volterra model with random strongly competitive interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Garcia Lorenzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.024307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.024307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.1.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04078166v1</w:t>
+                <w:t xml:space="preserve">hal-04078195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-mixed Lotka-Volterra model with random strongly competitive interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of intraspecific cooperative interactions in large ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.1.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.024307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04078195v1</w:t>
+                <w:t xml:space="preserve">hal-04078166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Equilibria and Glassy Phases of the Random Lotka-Volterra Model with Demographic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cammarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (25), pp.258301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.258301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Mean-Field Theory and Aging Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cammarota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (37), pp.375006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aba3dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field stability map of hard-sphere glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (3), pp.032140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction mechanisms for marginal stability and criticality in large ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Franz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (1), pp.010401(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.010401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order corrections to the effective potential close to the jamming transition in the perceptron model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Theory of Two-Step Yielding in Attractive Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Urbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.185503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop expansion around the Bethe approximation through the $M$-layer construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lucibello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ricci-Tersenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c3c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite operators in Cubic Field Theories and Link Overlap Fluctuations in Spin-Glass Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The jamming transition in high dimension: an analytical study of the TAP equations and the effective thermodynamic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (9), pp.093301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281768v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jamming transition in high dimension: an analytical study of the TAP equations and the effective thermodynamic potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Composite operators in Cubic Field Theories and Link Overlap Fluctuations in Spin-Glass Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380082v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the theory of spin glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baity-Jesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.361-370, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90800-9.00249-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Dynamics in Ecological Systems and Animal Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spin Glass Theory and Far Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.581-608, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811273926_0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,100 +1899,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming and Glass Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2019, Springer Theses, 978-3-030-23599-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23600-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,114 +2002,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming and glass transition in meanfield theories and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Altieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université paris saclay; Universita di Roma "La Sapienza", 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04353971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2156,51 +2177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2515E891"/>
+    <w:nsid w:val="99145BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2387,51 +2408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/altieri-ada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7750-2178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224692844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83152380164201762627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Altieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/addae2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garcia Lorenzana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fruchart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.135.187402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.013014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024307" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.258301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aba3dd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Urbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.185503" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Angelini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucibello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ricci-Tersenghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c3c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rizzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90800-9.00249-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Giardina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23600-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/altieri-ada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7750-2178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224692844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83152380164201762627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hTPSbmMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Altieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/addae2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Garcia Lorenzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fruchart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vitelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.135.187402" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.2.013014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cammarota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.258301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aba3dd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Urbani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.185503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Angelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucibello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ricci-Tersenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c3c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rizzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90800-9.00249-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Giardina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23600-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>