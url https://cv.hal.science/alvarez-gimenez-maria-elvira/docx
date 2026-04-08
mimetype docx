--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -260,372 +260,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurar una &amp;quot;nación fuerte&amp;quot; tras la guerra del Chaco: eugenesia, maternidad y gobiernos reformistas, Bolivia (años 1930 y 1940)</w:t>
+                <w:t xml:space="preserve">Luttes transnationales féministes pour les droits civils et politiques des femmes en Amérique Latine (première moitié du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentro Internacional: Maternidades en disputa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Red Latinoamericana en Estudios de Género, May 2025, En Distanciel, Ecuador</w:t>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Paris Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407767v1</w:t>
+                <w:t xml:space="preserve">hal-05407772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participación de las mujeres en la esfera pública en Bolivia del final de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
+                <w:t xml:space="preserve">Restaurar una &amp;quot;nación fuerte&amp;quot; tras la guerra del Chaco: eugenesia, maternidad y gobiernos reformistas, Bolivia (años 1930 y 1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional de Bolivianistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wara Cajías, May 2025, Sevilla, España</w:t>
+              <w:t xml:space="preserve">Encuentro Internacional: Maternidades en disputa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Red Latinoamericana en Estudios de Género, May 2025, En Distanciel, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407760v1</w:t>
+                <w:t xml:space="preserve">hal-05407767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luttes transnationales féministes pour les droits civils et politiques des femmes en Amérique Latine (première moitié du XXe siècle)</w:t>
+                <w:t xml:space="preserve">La participación de las mujeres en la esfera pública en Bolivia del final de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Paris Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional de Bolivianistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wara Cajías, May 2025, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407772v1</w:t>
+                <w:t xml:space="preserve">hal-05407760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminisme et &amp;quot;diplomatie informelle&amp;quot; pendant et après la guerre du Chaco, Amérique du Sud, années 1930</w:t>
+                <w:t xml:space="preserve">Mujeres en la esfera pública en Bolivia de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Études « Diplomaties et Femmes XXe &amp; XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luc Chantre; Dorothea Bohnekamp, Dec 2024, Rennes (Université Rennes 2), France</w:t>
+              <w:t xml:space="preserve">Oxford Latin American History Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduardo Posada-Carbo, Nov 2024, Oxford University, Oxford, Reino Unido</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407720v1</w:t>
+                <w:t xml:space="preserve">hal-05407732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeres en la esfera pública en Bolivia de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
+                <w:t xml:space="preserve">Féminisme et &amp;quot;diplomatie informelle&amp;quot; pendant et après la guerre du Chaco, Amérique du Sud, années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Latin American History Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Posada-Carbo, Nov 2024, Oxford University, Oxford, Reino Unido</w:t>
+              <w:t xml:space="preserve">Journée d’Études « Diplomaties et Femmes XXe &amp; XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Chantre; Dorothea Bohnekamp, Dec 2024, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407732v1</w:t>
+                <w:t xml:space="preserve">hal-05407720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politización y movilización de las mujeres católicas, Bolivia, década de 1940</w:t>
               </w:r>
@@ -812,234 +812,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeres y nación en Bolivia desde el final de la Guerra del Chaco hasta la Revolución Nacional (1935-1952)</w:t>
+                <w:t xml:space="preserve">Women's suffrage in Bolivia: discussions in Parliament and in the press. How Bolivian women obtained the right to vote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux discours des imaginaires nationaux et latino-américains : entre (dé)constructions et stéréotypes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pablo Virguetti; Andrea Cabezas Vargas; Roxana Illasca; Alaïs Le Villain, Jun 2022, Angers (FR), Francia</w:t>
+              <w:t xml:space="preserve">Congress of the Latin American Studies Association 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Studies Association, May 2022, San Francisco (CA, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327869v1</w:t>
+                <w:t xml:space="preserve">hal-04327895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's suffrage in Bolivia: discussions in Parliament and in the press. How Bolivian women obtained the right to vote.</w:t>
+                <w:t xml:space="preserve">Mujeres y nación en Bolivia desde el final de la Guerra del Chaco hasta la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Latin American Studies Association 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Studies Association, May 2022, San Francisco (CA, USA), United States</w:t>
+              <w:t xml:space="preserve">Nouveaux discours des imaginaires nationaux et latino-américains : entre (dé)constructions et stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pablo Virguetti; Andrea Cabezas Vargas; Roxana Illasca; Alaïs Le Villain, Jun 2022, Angers (FR), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327895v1</w:t>
+                <w:t xml:space="preserve">hal-04327869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, politiques et actions : les femmes syndicalistes en Bolivie après la guerre du Chaco</w:t>
+                <w:t xml:space="preserve">Redes feministas panamericanas en los años 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Campus Condorcet, Paris-Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">International Congress : Proyectos estéticos-políticos y redes intelectuales femeninas de entresiglos en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327926v1</w:t>
+                <w:t xml:space="preserve">hal-04360484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feminist Movement and the Right to Vote in Bolivia, 1920-1952</w:t>
               </w:r>
@@ -1088,96 +1088,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes feministas panamericanas en los años 1930</w:t>
+                <w:t xml:space="preserve">Discours, politiques et actions : les femmes syndicalistes en Bolivie après la guerre du Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress : Proyectos estéticos-políticos y redes intelectuales femeninas de entresiglos en América Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, Perú</w:t>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Campus Condorcet, Paris-Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360484v1</w:t>
+                <w:t xml:space="preserve">hal-04327926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlar un cuerpo « peligroso ». Políticas municipales de control sobre el cuerpo de las mujeres trabajadoras cholas y exclusión del espacio público, Bolivia años 1930s y 1940s</w:t>
               </w:r>
@@ -1556,261 +1556,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacifismo y vínculos transnacionales entre feministas en el continente americano en los años 1930: encontrar una solución a la guerra del Chaco</w:t>
+                <w:t xml:space="preserve">Feminist movement and suffrage: how women obtained the right to vote in Bolivia (1920–1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47, </w:t>
+              <w:t xml:space="preserve">Journal of Iberian and Latin American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11skt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14701847.2024.2374141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608846v1</w:t>
+                <w:t xml:space="preserve">hal-04651964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une ville blanche, moderne et virile ». Politiques d’exclusion des espaces publics des femmes travailleuses urbaines, Bolivie, décennies 1930-1940</w:t>
+                <w:t xml:space="preserve">Pacifismo y vínculos transnacionales entre feministas en el continente americano en los años 1930: encontrar una solución a la guerra del Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.95121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11skt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458322v1</w:t>
+                <w:t xml:space="preserve">hal-04608846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminist movement and suffrage: how women obtained the right to vote in Bolivia (1920–1952)</w:t>
+                <w:t xml:space="preserve">« Une ville blanche, moderne et virile ». Politiques d’exclusion des espaces publics des femmes travailleuses urbaines, Bolivie, décennies 1930-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian and Latin American Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14701847.2024.2374141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.95121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651964v1</w:t>
+                <w:t xml:space="preserve">hal-04458322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimiento feminista y derecho al voto en Bolivia (1920-1952). Nuevos Aportes.</w:t>
               </w:r>
@@ -2964,51 +2964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C9E30C9"/>
+    <w:nsid w:val="A78D296C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvarez-gimenez-maria-elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158332393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Alvarez Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/ewjb-ggju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05462523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2024.2374141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/25392662.22661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03215027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01275966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elvira Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvarez-gimenez-maria-elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158332393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Alvarez Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/ewjb-ggju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05462523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2024.2374141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/25392662.22661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03215027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01275966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elvira Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>