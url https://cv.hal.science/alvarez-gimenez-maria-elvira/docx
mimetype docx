--- v1 (2026-04-08)
+++ v2 (2026-05-22)
@@ -226,2569 +226,2647 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luttes transnationales féministes pour les droits civils et politiques des femmes en Amérique Latine (première moitié du XXe siècle)</w:t>
+                <w:t xml:space="preserve">Des mouvements féministes dynamiques de longue date en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - L’Amérique latine, continent imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (95)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407772v1</w:t>
+                <w:t xml:space="preserve">hal-05462523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurar una &amp;quot;nación fuerte&amp;quot; tras la guerra del Chaco: eugenesia, maternidad y gobiernos reformistas, Bolivia (años 1930 y 1940)</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Laurent Lacroix et Claude Le Gouill, Le « processus de changement » en Bolivie. La politique du gouvernement d’Evo Morales (2005-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentro Internacional: Maternidades en disputa</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/146bn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407767v1</w:t>
+                <w:t xml:space="preserve">hal-05407691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participación de las mujeres en la esfera pública en Bolivia del final de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
+                <w:t xml:space="preserve">La Legión Femenina y la Unión de Mujeres Americanas: dos organizaciones feministas en los debates intelectuales y políticos de la Bolivia de posguerra (años 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional de Bolivianistas</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05407760v1</w:t>
+              <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/ewjb-ggju⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeres en la esfera pública en Bolivia de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
+                <w:t xml:space="preserve">Feminist movement and suffrage: how women obtained the right to vote in Bolivia (1920–1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Latin American History Seminar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05407732v1</w:t>
+              <w:t xml:space="preserve">Journal of Iberian and Latin American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14701847.2024.2374141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminisme et &amp;quot;diplomatie informelle&amp;quot; pendant et après la guerre du Chaco, Amérique du Sud, années 1930</w:t>
+                <w:t xml:space="preserve">Pacifismo y vínculos transnacionales entre feministas en el continente americano en los años 1930: encontrar una solución a la guerra del Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Études « Diplomaties et Femmes XXe &amp; XXIe siècles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05407720v1</w:t>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11skt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politización y movilización de las mujeres católicas, Bolivia, década de 1940</w:t>
+                <w:t xml:space="preserve">« Une ville blanche, moderne et virile ». Politiques d’exclusion des espaces publics des femmes travailleuses urbaines, Bolivie, décennies 1930-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Studies Association's Congress 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05407741v1</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.95121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminismo transnacional en la primera mitad del siglo XX en América Latina: en busca de derechos y legitimidad</w:t>
+                <w:t xml:space="preserve">Movimiento feminista y derecho al voto en Bolivia (1920-1952). Nuevos Aportes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Circulations et connexions transatlantiques dans le monde des minorités en Amérique latine ». XIXe – XXe siècles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05407725v1</w:t>
+              <w:t xml:space="preserve">Tejedoras. Revista sobre democracia y género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politisation et rôle des femmes dans les gauches en Bolivie entre la fin de la guerre du Chaco et la Révolution Nationale (1935-1952)</w:t>
+                <w:t xml:space="preserve">La guerre du Chaco (1932-1935) et ses suites dans la vie des femmes urbaines de Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04324931v1</w:t>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's suffrage in Bolivia: discussions in Parliament and in the press. How Bolivian women obtained the right to vote.</w:t>
+                <w:t xml:space="preserve">The transnational feminist movement in the Americas in the 1930s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Latin American Studies Association 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04327895v1</w:t>
+              <w:t xml:space="preserve">Ciencia Nueva. Revista de Historia y Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22517/25392662.22661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeres y nación en Bolivia desde el final de la Guerra del Chaco hasta la Revolución Nacional (1935-1952)</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage: Representing Argentinian Mothers: Medicine, Ideas and Culture in the Modern Era, 1900-1946, de Yolanda Eraso, Amsterdam, Rodopi, 2013, xiii - 293 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux discours des imaginaires nationaux et latino-américains : entre (dé)constructions et stéréotypes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04327869v1</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes feministas panamericanas en los años 1930</w:t>
+                <w:t xml:space="preserve">El impacto de la guerra del Chaco en la vida de las mujeres urbanas de Bolivia: acceso al espacio público y redefiniciones de género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress : Proyectos estéticos-políticos y redes intelectuales femeninas de entresiglos en América Latina</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04360484v1</w:t>
+              <w:t xml:space="preserve">Anuario. Estudios Bolivianos, Archivísticos y Bibliográficos. Revista de la Biblioteca y Archivo Nacionales de Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Feminist Movement and the Right to Vote in Bolivia, 1920-1952</w:t>
+                <w:t xml:space="preserve">Une voyageuse d'avant-garde dans les Amériques : Emilia Serrano, Baronesa de Wilson et son livre « América y sus Mujeres » (1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress: The Second Short Wave of Democratisation in Latin America, 1943-1963</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04360500v1</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.66115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, politiques et actions : les femmes syndicalistes en Bolivie après la guerre du Chaco</w:t>
+                <w:t xml:space="preserve">Mouvement féministe et droit de vote en Bolivie, 1920-1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04327926v1</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlar un cuerpo « peligroso ». Políticas municipales de control sobre el cuerpo de las mujeres trabajadoras cholas y exclusión del espacio público, Bolivia años 1930s y 1940s</w:t>
+                <w:t xml:space="preserve">Movimiento feminista y derecho al voto en Bolivia (1920-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional de la Universidad de Camagüey</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04356976v1</w:t>
+              <w:t xml:space="preserve">Fuentes Revista de la Biblioteca y Archivo Histórico de la Asamblea Legislativa Plurinacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (15), pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage de Laurent Lacroix et Claude Le Gouill, Le « processus de changement » en Bolivie. La politique du gouvernement d’Evo Morales (2005-2018)</w:t>
+                <w:t xml:space="preserve">Luttes transnationales féministes pour les droits civils et politiques des femmes en Amérique Latine (première moitié du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05407691v1</w:t>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Paris Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Legión Femenina y la Unión de Mujeres Americanas: dos organizaciones feministas en los debates intelectuales y políticos de la Bolivia de posguerra (años 1930)</w:t>
+                <w:t xml:space="preserve">La participación de las mujeres en la esfera pública en Bolivia del final de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05554972v1</w:t>
+              <w:t xml:space="preserve">Congreso Internacional de Bolivianistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wara Cajías, May 2025, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mouvements féministes dynamiques de longue date en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Restaurar una &amp;quot;nación fuerte&amp;quot; tras la guerra del Chaco: eugenesia, maternidad y gobiernos reformistas, Bolivia (años 1930 y 1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - L’Amérique latine, continent imaginé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05462523v1</w:t>
+              <w:t xml:space="preserve">Encuentro Internacional: Maternidades en disputa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Red Latinoamericana en Estudios de Género, May 2025, En Distanciel, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminist movement and suffrage: how women obtained the right to vote in Bolivia (1920–1952)</w:t>
+                <w:t xml:space="preserve">Mujeres en la esfera pública en Bolivia de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian and Latin American Studies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04651964v1</w:t>
+              <w:t xml:space="preserve">Oxford Latin American History Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduardo Posada-Carbo, Nov 2024, Oxford University, Oxford, Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacifismo y vínculos transnacionales entre feministas en el continente americano en los años 1930: encontrar una solución a la guerra del Chaco</w:t>
+                <w:t xml:space="preserve">Féminisme et &amp;quot;diplomatie informelle&amp;quot; pendant et après la guerre du Chaco, Amérique du Sud, années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04608846v1</w:t>
+              <w:t xml:space="preserve">Journée d’Études « Diplomaties et Femmes XXe &amp; XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Chantre; Dorothea Bohnekamp, Dec 2024, Rennes (Université Rennes 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une ville blanche, moderne et virile ». Politiques d’exclusion des espaces publics des femmes travailleuses urbaines, Bolivie, décennies 1930-1940</w:t>
+                <w:t xml:space="preserve">Politización y movilización de las mujeres católicas, Bolivia, década de 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04458322v1</w:t>
+              <w:t xml:space="preserve">Latin American Studies Association's Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Studies Association, Jun 2024, Bogotá, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movimiento feminista y derecho al voto en Bolivia (1920-1952). Nuevos Aportes.</w:t>
+                <w:t xml:space="preserve">Feminismo transnacional en la primera mitad del siglo XX en América Latina: en busca de derechos y legitimidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tejedoras. Revista sobre democracia y género</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03640418v1</w:t>
+              <w:t xml:space="preserve">Journée d’études « Circulations et connexions transatlantiques dans le monde des minorités en Amérique latine ». XIXe – XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliana Alvarez, Dec 2024, Amiens ( Université Picardie Jules Vernes), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre du Chaco (1932-1935) et ses suites dans la vie des femmes urbaines de Bolivie</w:t>
+                <w:t xml:space="preserve">Politisation et rôle des femmes dans les gauches en Bolivie entre la fin de la guerre du Chaco et la Révolution Nationale (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03639192v1</w:t>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transnational feminist movement in the Americas in the 1930s</w:t>
+                <w:t xml:space="preserve">Women's suffrage in Bolivia: discussions in Parliament and in the press. How Bolivian women obtained the right to vote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciencia Nueva. Revista de Historia y Política</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03640401v1</w:t>
+              <w:t xml:space="preserve">Congress of the Latin American Studies Association 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Studies Association, May 2022, San Francisco (CA, USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage: Representing Argentinian Mothers: Medicine, Ideas and Culture in the Modern Era, 1900-1946, de Yolanda Eraso, Amsterdam, Rodopi, 2013, xiii - 293 p.</w:t>
+                <w:t xml:space="preserve">Mujeres y nación en Bolivia desde el final de la Guerra del Chaco hasta la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux discours des imaginaires nationaux et latino-américains : entre (dé)constructions et stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pablo Virguetti; Andrea Cabezas Vargas; Roxana Illasca; Alaïs Le Villain, Jun 2022, Angers (FR), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648094v1</w:t>
+                <w:t xml:space="preserve">hal-04327869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto de la guerra del Chaco en la vida de las mujeres urbanas de Bolivia: acceso al espacio público y redefiniciones de género</w:t>
+                <w:t xml:space="preserve">Las mujeres en la esfera pública en Bolivia del final de la guerra del Chaco a la Revolución Nacional (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuario. Estudios Bolivianos, Archivísticos y Bibliográficos. Revista de la Biblioteca y Archivo Nacionales de Bolivia</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">XIX Congreso de AHILA (Asociación de historiadores latinoamericanistas europeos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628216v1</w:t>
+                <w:t xml:space="preserve">hal-04356976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une voyageuse d'avant-garde dans les Amériques : Emilia Serrano, Baronesa de Wilson et son livre « América y sus Mujeres » (1890)</w:t>
+                <w:t xml:space="preserve">Redes feministas panamericanas en los años 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">International Congress : Proyectos estéticos-políticos y redes intelectuales femeninas de entresiglos en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628191v1</w:t>
+                <w:t xml:space="preserve">hal-04360484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvement féministe et droit de vote en Bolivie, 1920-1952</w:t>
+                <w:t xml:space="preserve">The Feminist Movement and the Right to Vote in Bolivia, 1920-1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03628128v1</w:t>
+              <w:t xml:space="preserve">Congress: The Second Short Wave of Democratisation in Latin America, 1943-1963</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Oxford Research Center in the Humanities, Latin American Centre, Jun 2021, Oxford (en visio), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movimiento feminista y derecho al voto en Bolivia (1920-1952)</w:t>
+                <w:t xml:space="preserve">Discours, politiques et actions : les femmes syndicalistes en Bolivie après la guerre du Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuentes Revista de la Biblioteca y Archivo Histórico de la Asamblea Legislativa Plurinacional</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Campus Condorcet, Paris-Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03613808v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlar un cuerpo « peligroso ». Políticas municipales de control sobre el cuerpo de las mujeres trabajadoras cholas y exclusión del espacio público, Bolivia años 1930s y 1940s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional de la Universidad de Camagüey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Camagüey, Nov 2021, Camaguey, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cada noche sigue un alba&amp;quot;, de Cecilia Quiroga (1986, 49’). Un eslabón en la reconstrucción de la memoria y de la cultura política del movimiento anarquista de Bolivia</w:t>
+                <w:t xml:space="preserve">Zoila Viganó Castañón, La Paz, Bolivia, 1914-2006 (Biografía)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elvira Alvarez Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Más allá del canon. Mujeres en el pensamiento social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Fundación CENTRA, pp.627-636, 2025, Enfoques, 978-84-10064-22-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54790/fcentracs.5.c33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argentina y Bolivia: relaciones entre mujeres y feministas en el contexto de la guerra del Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04366134v1</w:t>
+              <w:t xml:space="preserve">CAVALIERI Paulo (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Argentina vista por sus vecinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Torre de Hércules, pp.221-261, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes dans la sphère publique en Bolivie de la fin de la guerre du Chaco à la Révolution Nationale (1935-1952)</w:t>
+                <w:t xml:space="preserve">A cada noche sigue un alba&amp;quot;, de Cecilia Quiroga (1986, 49’). Un eslabón en la reconstrucción de la memoria y de la cultura política del movimiento anarquista de Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2018. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-03215027v1</w:t>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argentina y Bolivia: relaciones entre mujeres y feministas en el contexto de la guerra del Chaco</w:t>
+                <w:t xml:space="preserve">Les femmes dans la sphère publique en Bolivie de la fin de la guerre du Chaco à la Révolution Nationale (1935-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CAVALIERI Paulo (dir.),. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-03628229v1</w:t>
+              <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018PA01H032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03215027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement féministe et droit de vote en Bolivie (1920-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elvira Alvarez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teseo Press. 2017, 97829561866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2798,105 +2876,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement féministe et droit de vote en Bolivie (1920-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Elvira Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01275966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2964,51 +3042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A78D296C"/>
+    <w:nsid w:val="0084918F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvarez-gimenez-maria-elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158332393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Alvarez Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/ewjb-ggju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05462523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2024.2374141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/25392662.22661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03215027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01275966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elvira Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvarez-gimenez-maria-elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158332393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05462523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Alvarez Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146bn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/ewjb-ggju" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2024.2374141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11skt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/25392662.22661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elvira Alvarez Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54790/fcentracs.5.c33" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03215027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01275966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elvira Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>