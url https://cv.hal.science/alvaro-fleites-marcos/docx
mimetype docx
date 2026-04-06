--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -149,51 +149,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Álvaro FLEITES MARCOSMaître de conférences en civilisation de l´Espagne contemporaineDirecteur adjoint de l´UFR des Langues Vivantes ÉtrangèresResponsable du Master LEA parcours Expert en Projets européensUniversité de Caen Normandie</w:t>
+        <w:t xml:space="preserve">Álvaro FLEITES MARCOS     ---     Directeur de l´UFR des Langues Vivantes Étrangères   ---      Université de Caen Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DIPLÔMES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1999-2004: Licenciatura (Bac + 5) en Histoire.  Université d´Oviedo. Qualification Moyenne: 3, 21 / 4. Premier de la promotion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2004-2005: Cours de doctorat (Bac + 6) Programme « Histoire et Analyse Sociale. Méthodes et Recherche » du Département d´Histoire. Université d´Oviedo. Mention: sobresaliente (Très bien)</w:t>
       </w:r>
@@ -433,51 +433,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">APPARTENANCE A DES COMITÉS SCIENTIFIQUES, DE LECTURE ET DE REDACTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-Président de l´Association </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PILAR (Presse, Imprimés, Lecture, dans l´Aire Romane)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> depuis octobre 2017.</w:t>
+        <w:t xml:space="preserve"> entre octobre 2017 et octobre 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-Membre du consejo asesor (comité scientifique) de l´</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asociación de Estudios culturales hispano-franceses</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> depuis janvier 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-Membre du comité scientifique de l´</w:t>
@@ -536,51 +536,58 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ACTIVITÉS EN MATIÈRE D´ADMINISTRATION ET AUTRES RESPONSABILITÉS COLLECTIVES ACTUELLES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-Membre élu (collège B des enseignants-chercheurs et enseignants) du Conseil de l´UFR des Langues Vivantes Étrangères depuis le 19/4/2023. Université de Caen Normandie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-Responsable du Master LEA parcours Expert en Projets européens depuis le 1/9/2018. Université de Caen Normandie. UFR des Langues Vivantes Etrangères.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-Directeur adjoint de l´UFR des Langues Vivantes Étrangères, Université de Caen Normandie.Depuis le 29/4/2021.</w:t>
+        <w:t xml:space="preserve">-Directeur adjoint de l´UFR des Langues Vivantes Étrangères, Université de Caen Normandie.Du 29/4/2021. au 19/3/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-Directeur de l´UFR des Langues Vivantes Étrangères, Université de Caen Normandie.Depuis le 20/3/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1441,165 +1448,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">De Gaulle y el gaullismo en la prensa y la opinión pública españolas, 1958-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.5-6</w:t>
+              <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Violencia en Barcelona (1896-1909), 47, pp.299-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144402v1</w:t>
+                <w:t xml:space="preserve">hal-02144403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gaulle y el gaullismo en la prensa y la opinión pública españolas, 1958-1970</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Violencia en Barcelona (1896-1909), 47, pp.299-301</w:t>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144403v1</w:t>
+                <w:t xml:space="preserve">hal-02144402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L´évolution politique de l´Église espagnole vue depuis la France (1959-1974)</w:t>
               </w:r>
@@ -1648,174 +1655,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las transformaciones de la prensa a consecuencia de la Guerra Civil. Una aproximación al paradigma asturiano</w:t>
+                <w:t xml:space="preserve">La estrategia exterior de Castiella vista desde Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Argonauta Español</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tiempo y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.57-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144410v1</w:t>
+                <w:t xml:space="preserve">hal-02144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estrategia exterior de Castiella vista desde Francia</w:t>
+                <w:t xml:space="preserve">Las transformaciones de la prensa a consecuencia de la Guerra Civil. Una aproximación al paradigma asturiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiempo y Sociedad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">El Argonauta Español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Livraison janvier : La presse espagnole et la Guerre civile. Entre rupture et propagande (1936-1939), 7, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/argonauta.368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144408v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nueva España, los inicios de la prensa del Movimiento en Asturias (1936-1939)</w:t>
               </w:r>
@@ -2561,178 +2568,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guerra de la Independencia en Asturias : dos visiones contrapuestas</w:t>
+                <w:t xml:space="preserve">Presse, population et antagonisme capitale/province dans un conflit civil. Le cas d´Oviedo pendant la guerre d´Espagne et l´approche de sa répercussion actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Alfonso de Diego González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional de Historia Militar - La Historia Militar hoy: investigaciones y tendencias (1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Burgos, España. pp.323-347</w:t>
+              <w:t xml:space="preserve">Colloque international : Cultures et Urbanités à l'Epoque Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France. pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144457v1</w:t>
+                <w:t xml:space="preserve">hal-02144455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse, population et antagonisme capitale/province dans un conflit civil. Le cas d´Oviedo pendant la guerre d´Espagne et l´approche de sa répercussion actuelle</w:t>
+                <w:t xml:space="preserve">La Guerra de la Independencia en Asturias : dos visiones contrapuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alfonso de Diego González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Cultures et Urbanités à l'Epoque Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France. pp.155-172</w:t>
+              <w:t xml:space="preserve">Congreso Internacional de Historia Militar - La Historia Militar hoy: investigaciones y tendencias (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Burgos, España. pp.323-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144455v1</w:t>
+                <w:t xml:space="preserve">hal-02144457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilidad y límites de la construcción política del acontecimiento: las visitas de personalidades políticas extranjeras en la prensa franquista</w:t>
               </w:r>
@@ -4892,51 +4899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0CFA7D9"/>
+    <w:nsid w:val="8073BC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5123,51 +5130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvaro-fleites-marcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8439-0090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142923494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/brocar.5651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi55.2070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/rha2019.14.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-88322018000200029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n36.69999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alfonso de Diego Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.760" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=9379192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7654430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/40793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvaro-fleites-marcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8439-0090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142923494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/brocar.5651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi55.2070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/rha2019.14.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-88322018000200029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n36.69999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alfonso de Diego Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.760" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=9379192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7654430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/40793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>