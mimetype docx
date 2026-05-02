--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1448,675 +1448,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gaulle y el gaullismo en la prensa y la opinión pública españolas, 1958-1970</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Violencia en Barcelona (1896-1909), 47, pp.299-301</w:t>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144403v1</w:t>
+                <w:t xml:space="preserve">hal-02144402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L´évolution politique de l´Église espagnole vue depuis la France (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144402v1</w:t>
+                <w:t xml:space="preserve">hal-02144401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L´évolution politique de l´Église espagnole vue depuis la France (1959-1974)</w:t>
+                <w:t xml:space="preserve">De Gaulle y el gaullismo en la prensa y la opinión pública españolas, 1958-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.51-60</w:t>
+              <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Violencia en Barcelona (1896-1909), 47, pp.299-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144401v1</w:t>
+                <w:t xml:space="preserve">hal-02144403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estrategia exterior de Castiella vista desde Francia</w:t>
+                <w:t xml:space="preserve">Las transformaciones de la prensa a consecuencia de la Guerra Civil. Una aproximación al paradigma asturiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiempo y Sociedad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">El Argonauta Español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Livraison janvier : La presse espagnole et la Guerre civile. Entre rupture et propagande (1936-1939), 7, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/argonauta.368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144408v1</w:t>
+                <w:t xml:space="preserve">hal-02144410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las transformaciones de la prensa a consecuencia de la Guerra Civil. Una aproximación al paradigma asturiano</w:t>
+                <w:t xml:space="preserve">La estrategia exterior de Castiella vista desde Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Argonauta Español</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tiempo y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.57-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/argonauta.368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02144410v1</w:t>
+                <w:t xml:space="preserve">hal-02144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nueva España, los inicios de la prensa del Movimiento en Asturias (1936-1939)</w:t>
+                <w:t xml:space="preserve">Un acercamiento engañoso: las relaciones políticas hispano-francesas entre 1958 y 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Argonauta Español</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, [19 p.]. </w:t>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, [20 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/argonauta.760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ccec.2738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144415v1</w:t>
+                <w:t xml:space="preserve">hal-02144413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gaulle dans la presse et l´opinion publique espagnoles, 1958-1970</w:t>
+                <w:t xml:space="preserve">La Nueva España, los inicios de la prensa del Movimiento en Asturias (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">El Argonauta Español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/argonauta.760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144414v1</w:t>
+                <w:t xml:space="preserve">hal-02144415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retirarse a tiempo? La visión del mayo de 1968 francés en la España contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Actual Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (1), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un acercamiento engañoso: las relaciones políticas hispano-francesas entre 1958 y 1970</w:t>
+                <w:t xml:space="preserve">De Gaulle dans la presse et l´opinion publique espagnoles, 1958-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, De Gaulle et l´Europe (II), 156, pp.124-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccec.2738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02144413v1</w:t>
+                <w:t xml:space="preserve">hal-02144414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2417,329 +2417,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [aux actes]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De De Gaulle a Mitterrand, las elecciones presidenciales de la Quinta República Francesa en las páginas del diario &amp;quot;ABC&amp;quot;, 1965-1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : 1914, entre ruptures et continuités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Caen, France. pp.9-14</w:t>
+              <w:t xml:space="preserve">V Congreso Internacional de Historia de Nuestro Tiempo : Siglo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Logroño, España. pp.321-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144451v1</w:t>
+                <w:t xml:space="preserve">hal-02144450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De De Gaulle a Mitterrand, las elecciones presidenciales de la Quinta República Francesa en las páginas del diario &amp;quot;ABC&amp;quot;, 1965-1988</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction [aux actes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congreso Internacional de Historia de Nuestro Tiempo : Siglo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Logroño, España. pp.321-333</w:t>
+              <w:t xml:space="preserve">Colloque international : 1914, entre ruptures et continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Caen, France. pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144450v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse, population et antagonisme capitale/province dans un conflit civil. Le cas d´Oviedo pendant la guerre d´Espagne et l´approche de sa répercussion actuelle</w:t>
+                <w:t xml:space="preserve">La Guerra de la Independencia en Asturias : dos visiones contrapuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alfonso de Diego González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Cultures et Urbanités à l'Epoque Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France. pp.155-172</w:t>
+              <w:t xml:space="preserve">Congreso Internacional de Historia Militar - La Historia Militar hoy: investigaciones y tendencias (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Burgos, España. pp.323-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144455v1</w:t>
+                <w:t xml:space="preserve">hal-02144457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guerra de la Independencia en Asturias : dos visiones contrapuestas</w:t>
+                <w:t xml:space="preserve">Presse, population et antagonisme capitale/province dans un conflit civil. Le cas d´Oviedo pendant la guerre d´Espagne et l´approche de sa répercussion actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Alfonso de Diego González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional de Historia Militar - La Historia Militar hoy: investigaciones y tendencias (1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Burgos, España. pp.323-347</w:t>
+              <w:t xml:space="preserve">Colloque international : Cultures et Urbanités à l'Epoque Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France. pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144457v1</w:t>
+                <w:t xml:space="preserve">hal-02144455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilidad y límites de la construcción política del acontecimiento: las visitas de personalidades políticas extranjeras en la prensa franquista</w:t>
               </w:r>
@@ -2995,243 +2995,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una prensa como instrumento de agitación: los periódicos republicanos asturianos durante la Guerra Civil</w:t>
+                <w:t xml:space="preserve">De Castiella a López Bravo, la evolución de la política exterior española a ojos del Quai d´Orsay, 1957-1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornada de estudios de PILAR : Prensa, política e historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, Francia. pp.19-34</w:t>
+              <w:t xml:space="preserve">X Congreso de la Asociación de Historia Contemporánea. Nuevos horizontes del pasado: Culturas políticas, identidades y formas de representación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Santander, España. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144463v1</w:t>
+                <w:t xml:space="preserve">hal-02144464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Un 18 de julio francés? : la memoria de la sublevación franquista y la visión española del retorno al poder de De Gaulle</w:t>
+                <w:t xml:space="preserve">Una prensa como instrumento de agitación: los periódicos republicanos asturianos durante la Guerra Civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso internacional: Memorias de la Guerra Civil española: transmisión, reapropiación y uso, Europa-América Latina [Mémoires de la guerre civile espagnole : transmission, usages, réappropriations Europe – Amérique latine]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jornada de estudios de PILAR : Prensa, política e historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, Francia. pp.19-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144404v1</w:t>
+                <w:t xml:space="preserve">hal-02144463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Castiella a López Bravo, la evolución de la política exterior española a ojos del Quai d´Orsay, 1957-1973</w:t>
+                <w:t xml:space="preserve">¿Un 18 de julio francés? : la memoria de la sublevación franquista y la visión española del retorno al poder de De Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso de la Asociación de Historia Contemporánea. Nuevos horizontes del pasado: Culturas políticas, identidades y formas de representación</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congreso internacional: Memorias de la Guerra Civil española: transmisión, reapropiación y uso, Europa-América Latina [Mémoires de la guerre civile espagnole : transmission, usages, réappropriations Europe – Amérique latine]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, Francia. [9 p.], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.1492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144464v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El fracaso de la expansión de la cultura política gaullista en la España franquista, 1959-1969</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1914, ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4020,212 +4020,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción</w:t>
+                <w:t xml:space="preserve">La prensa española ante los tratados de Roma de 1957</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nadia Aït Bachir; Álvaro Fleites Marcos; PILAR (Presse, Imprimés, Lecture dans l’Aire Romane). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Aït-Bachir; Álvaro Fleites Marcos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edición Binam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-14, 2023, PILAR, 978-2-9565784-9-9</w:t>
+              <w:t xml:space="preserve">, pp.241-254, 2023, 978-2-9565784-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389449v1</w:t>
+                <w:t xml:space="preserve">hal-04389461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prensa española ante los tratados de Roma de 1957</w:t>
+                <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nadia Aït-Bachir; Álvaro Fleites Marcos. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Aït Bachir; Álvaro Fleites Marcos; PILAR (Presse, Imprimés, Lecture dans l’Aire Romane). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edición Binam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-254, 2023, 978-2-9565784-9-9</w:t>
+              <w:t xml:space="preserve">, pp.11-14, 2023, PILAR, 978-2-9565784-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389461v1</w:t>
+                <w:t xml:space="preserve">hal-04389449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
@@ -4899,51 +4899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8073BC84"/>
+    <w:nsid w:val="C5548E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5130,51 +5130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvaro-fleites-marcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8439-0090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142923494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/brocar.5651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi55.2070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/rha2019.14.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-88322018000200029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n36.69999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alfonso de Diego Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.760" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=9379192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7654430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/40793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvaro-fleites-marcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8439-0090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142923494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/brocar.5651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi55.2070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/rha2019.14.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-88322018000200029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n36.69999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alfonso de Diego Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.760" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=9379192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7654430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/40793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>