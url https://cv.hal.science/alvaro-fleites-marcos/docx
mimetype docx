--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1448,165 +1448,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L´évolution politique de l´Église espagnole vue depuis la France (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144402v1</w:t>
+                <w:t xml:space="preserve">hal-02144401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L´évolution politique de l´Église espagnole vue depuis la France (1959-1974)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2012, Religion et spiritualité dans le monde hispanique contemporain, 69 (III), pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144401v1</w:t>
+                <w:t xml:space="preserve">hal-02144402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gaulle y el gaullismo en la prensa y la opinión pública españolas, 1958-1970</w:t>
               </w:r>
@@ -4899,51 +4899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5548E98"/>
+    <w:nsid w:val="ACE2E223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5130,51 +5130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvaro-fleites-marcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8439-0090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142923494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/brocar.5651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi55.2070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/rha2019.14.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-88322018000200029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n36.69999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alfonso de Diego Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.760" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=9379192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7654430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/40793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alvaro-fleites-marcos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8439-0090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142923494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/brocar.5651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi55.2070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/rha2019.14.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-88322018000200029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/hys.n36.69999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alfonso de Diego Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.2738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.760" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03037305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=9379192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7654430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/40793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>