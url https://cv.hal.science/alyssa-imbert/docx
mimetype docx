--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,2392 +66,2651 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+                <w:t xml:space="preserve">Expression of free fatty acid receptors in the liver of periparturient dairy cows supplemented with essential fatty acids and conjugated linoleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+                <w:t xml:space="preserve">Tainara Michelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Harald Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (2), pp.278-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2025-0867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461714v1</w:t>
+                <w:t xml:space="preserve">hal-05575231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Taillandier</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Viala</w:t>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131958v1</w:t>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867271v1</w:t>
+                <w:t xml:space="preserve">hal-05131958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network analyses reveal negative link between changes in adipose tissue GDF15 and BMI during dietary-induced weight loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Charpagne</w:t>
+                <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107 (1), pp.e130-e142. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540946v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
+                <w:t xml:space="preserve">Network analyses reveal negative link between changes in adipose tissue GDF15 and BMI during dietary-induced weight loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rompais</w:t>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Selloum</w:t>
+                <w:t xml:space="preserve">Julien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Julie Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Aline Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (1), pp.e130-e142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
+                <w:t xml:space="preserve">hal-03540946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
+                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Valsesia</w:t>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Gall</w:t>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Armenise</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (10), pp.1726 - 1732. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794575v1</w:t>
+                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, prendre en compte, imputer et évaluer les valeurs manquantes dans les études statistiques : une revue des approches existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159 (2), pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.1726 - 1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Integrative biology applied to lipolyzed cow's milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
+              <w:t xml:space="preserve">Université d'Automne de l'UMRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRH, Dec 2025, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769371v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Byrne</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873121v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guibert</w:t>
+                <w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mardoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591855v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Bes</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195798v1</w:t>
+                <w:t xml:space="preserve">hal-04591855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helga Sauerwein</w:t>
+                <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+                <w:t xml:space="preserve">A Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196752v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788524v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseqNet : un package pour l'inférence de réseaux à partir de données RNA-seq</w:t>
+                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791466v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNAseqNet : un package pour l'inférence de réseaux à partir de données RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Not</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734961v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'analyse et la simulation de données RNA-seq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Rencontres R 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739876v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outils pour l'analyse et la simulation de données RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes Rencontres R 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imputation de données manquantes pour l'inférence de r éseau à partir de données RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Journées de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2461,1167 +2720,1167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The R4multidata project: Comparison of R tools for multidimensional data analysis. Example with RGCCA and mixOmics for supervised methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization Strategies in Lipidomic Profiling: Implications for Ewe’s Milk Lipolysis Biomarker Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oneeb Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scientific Committee. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126140v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Bruckmaier</w:t>
+                <w:t xml:space="preserve">Comparaison du métabolisme du placenta en fin de gestation entre des truies Large White et des truies Meishan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196518v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du métabolisme du placenta en fin de gestation entre des truies Large White et des truies Meishan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591927v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193451v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturité fœtale à l'interface fœto-maternelle : contribution des génomes fœtal et maternel et perturbations des métabolismes tissulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaelle Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Département Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3631,147 +3890,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé narratif des résultats obtenus dans le projet BIOM-PROBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UMRH 1213. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3781,100 +4040,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données complexes et hétérogènes à partir de tableaux de tailles différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Toulouse 1 Capitole, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02786448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3884,118 +4143,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAseqNet: Log-Linear Poisson Graphical Model with Hot-Deck Multiple Imputation (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4142,51 +4401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Charpagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab621" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx819" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaelle Cardenas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Michelotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0867" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Charpagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaelle Cardenas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>