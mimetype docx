--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -193,243 +193,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of counterpropagating signals in a traveling-wave Josephson device</w:t>
+                <w:t xml:space="preserve">Artefacts, base de données collaborative en ligne des objets archéologiques : introspection d’un projet d’archéologie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Praquin</w:t>
+                <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Giraudo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alyssa Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.223-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887032v1</w:t>
+                <w:t xml:space="preserve">hal-05374797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts, base de données collaborative en ligne des objets archéologiques : introspection d’un projet d’archéologie participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing of counterpropagating signals in a traveling-wave Josephson device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouwakdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Berthon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aron Vanselow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.11390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66190-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374797v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu &amp;quot;Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du ixe siècle avant au ier siècle après J. C.</w:t>
               </w:r>
@@ -631,51 +631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts, base de données collaborative en ligne des objets archéologiques : introspection d’un projet d’archéologie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française; Particip-Arc; MNHN; Ministère de la Culture; Archéorient, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1608,260 +1608,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). Le faciès céramique : importations méditerranéennes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). La terrasse supérieure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02285154v1</w:t>
+                <w:t xml:space="preserve">halshs-02285158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). Quelques résultats des prospections pédestres (2013).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). Le faciès céramique : importations méditerranéennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02285161v1</w:t>
+                <w:t xml:space="preserve">halshs-02285154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). La terrasse supérieure.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). Quelques résultats des prospections pédestres (2013).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02285158v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02285161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2051,51 +2051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un caveçon romain rue Joanès Carret, Lyon (FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2165,51 +2165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minute 50 - Différence entre métadonnées et vocabulaire contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,51 +2227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler les objets. Du classement typologique aux normes de représentations graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données en archéologie - module AOGM (master Archéologie, sciences pour l'archéologie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire du mobilier non-céramique : campagnes de 2013 à 2016&amp;quot;, in : Legros (dir.), Vendeuil-Caply. Fouilles pluriannuelles. Campagnes 2012-2016. Rapport final de triennale. Volume II – Etudes spécialisées, 369-428</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2407,220 +2407,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02303137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches archéologiques dans le Cap Corse : synthèse des fouilles réalisées à San Paolo (Meria, 2B) entre 2013 et 2016. Conférence réalisée lors des Journées Nationales de l'Archéologie, Ajaccio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats des fouilles menées à Méria (2B). Journées Nationales de l'Archéologie, Ajaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02285178v1</w:t>
+                <w:t xml:space="preserve">halshs-02285174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des fouilles menées à Méria (2B). Journées Nationales de l'Archéologie, Ajaccio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les recherches archéologiques dans le Cap Corse : synthèse des fouilles réalisées à San Paolo (Meria, 2B) entre 2013 et 2016. Conférence réalisée lors des Journées Nationales de l'Archéologie, Ajaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02285174v1</w:t>
+                <w:t xml:space="preserve">halshs-02285178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentum de l'agglomération secondaire de Vendeuil-Caply (60) : fouilles archéologiques 2013-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,51 +2638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans le nord-ouest de la Gaule Lyonnaise à l’époque gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,51 +2739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Charly Eyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2801,51 +2801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier de l'espace funéraire de Richeaume XIII, Puyloubier (13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2863,51 +2863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mobilier métallique », in : Lechenault M. (dir.), San Paolo (Méria, Haute-Corse). Fouille archéologique programmée. Document final de Synthèse 2015, 41-45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,51 +2925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mobilier métallique », in : Lechenault M. (dir.), San Paolo (Méria, Haute-Corse). Document final de Synthèse 2014. Evaluation archéologique, topographie, géologie, 2014, 56-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des centaines d’objets antiques et médiévaux inédits pour des milliers de visiteurs … Artefacts en 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualiser les datations archéologiques avec GéoDOAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3243,51 +3243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GéoDOAD à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,51 +3331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArteBib #1 – Les objets de Bibracte dans Artefacts. Le Fil d'ArAr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3406,51 +3406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArteBib #2 – Construction d’une collection de référence. Le Fil d'ArAr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,51 +3558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC3FAFAE"/>
+    <w:nsid w:val="22DEB3EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3789,51 +3789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alyssa-turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-3132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Praquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lienhard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouwakdh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Vanselow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66190-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1549" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13g58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alyssa-turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-3132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Praquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giraudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lienhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouwakdh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Vanselow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66190-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1549" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13g58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>