--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -159,51 +159,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -275,466 +275,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of counterpropagating signals in a traveling-wave Josephson device</w:t>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du ixe siècle avant au ier siècle après J. C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Praquin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alyssa Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66190-0⟩</w:t>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/frontieres.1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887032v1</w:t>
+                <w:t xml:space="preserve">halshs-04140791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu &amp;quot;Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du ixe siècle avant au ier siècle après J. C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artefacts : nature, structure et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Turgis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Bourrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.71-83. </w:t>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/frontieres.1549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04140791v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts : nature, structure et usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre nouvelles occurrences de supports de pinceaux en bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defaix Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -744,689 +610,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts, base de données collaborative en ligne des objets archéologiques : introspection d’un projet d’archéologie participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Instrumentum gallo-romain et intelligence artificielle : preuve de concept pour une méta-analyse des données de la recherche en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française; Particip-Arc; MNHN; Ministère de la Culture; Archéorient, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du laboratoire ArAr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alyssa Turgis; Nicolas Herreyre, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611709v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentum gallo-romain et intelligence artificielle : preuve de concept pour une méta-analyse des données de la recherche en archéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Artefacts, base de données collaborative en ligne des objets archéologiques : introspection d’un projet d’archéologie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du laboratoire ArAr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alyssa Turgis; Nicolas Herreyre, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française; Particip-Arc; MNHN; Ministère de la Culture; Archéorient, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493954v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives sur l’identité socio-culturelle des défunts du Haut-Empire romain grâce au machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées jeunes chercheurs et chercheuses : Le genre et la mort. Approche croisée: archéologie, histoire et anthropologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH de Strasbourg, Nov 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de concept en archéologie : les outils de la science des données au secours de l’étude des objets et des sites du Haut-Empire en Gaule et Germanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Corpus "Imagerie scientifique et objet archéologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association Corpus, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisser un paysage socio-économique à partir des données matérielles : premier essai à partir des données rhônalpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de l'association AGER : Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxime Calbris; Elliott Sadourny; Gaël Brkojewitsch; Isabelle Bollard-Raineau, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bleu chez les bronziers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Burillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insolitus : contextes et usages peu ordinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alyssa Turgis; Bérangère Fort; Michaël Brunet, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science des données et archéologie : méthodologie d’étude des objets de l’époque romaine (27 av. J.-C. – 284 apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriale de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un quartier d'agglomération secondaire dans l'Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture matérielle : caractérisation d'un site et interprétation. Journée d'étude du thème 2 de l'axe 2 du laboratoire ArAr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alyssa Turgis; Stéphanie Bigot; Antony Carbone, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1436,426 +1302,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier métallique des nécropoles de Saint-Lambert et du Pauvadou, Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Corpus - Ustensiles et espaces culinaires de la Protohistoire au XXe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Roman small finds: a meta-analysis in archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). La terrasse supérieure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). Le faciès céramique : importations méditerranéennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des fouilles de San Paolo (2B). Quelques résultats des prospections pédestres (2013).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1865,1137 +1731,1137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Poux; Thomas Cerisay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oppidum fortifié de Corent (Néolithique Moyen, Bronze final, La Tène finale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Préhistoire Européenne 16, Mergoil, 2023, 978-2-35518-138-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un caveçon romain rue Joannès Carret, Lyon (FR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Un caveçon romain rue Joanès Carret, Lyon (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-148, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
+              <w:t xml:space="preserve">Des objets et des hommes. Études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, Edition Mergoil, pp.143-148, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208633v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03605631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un caveçon romain rue Joanès Carret, Lyon (FR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Giraudo</w:t>
+                <w:t xml:space="preserve">Un caveçon romain rue Joannès Carret, Lyon (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes. Études offertes à Michel Feugère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 71, Edition Mergoil, pp.143-148, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
+              <w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-148, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03605631v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minute 50 - Différence entre métadonnées et vocabulaire contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03695160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler les objets. Du classement typologique aux normes de représentations graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données en archéologie - module AOGM (master Archéologie, sciences pour l'archéologie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire du mobilier non-céramique : campagnes de 2013 à 2016&amp;quot;, in : Legros (dir.), Vendeuil-Caply. Fouilles pluriannuelles. Campagnes 2012-2016. Rapport final de triennale. Volume II – Etudes spécialisées, 369-428</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02303137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des fouilles menées à Méria (2B). Journées Nationales de l'Archéologie, Ajaccio</w:t>
+                <w:t xml:space="preserve">Les recherches archéologiques dans le Cap Corse : synthèse des fouilles réalisées à San Paolo (Meria, 2B) entre 2013 et 2016. Conférence réalisée lors des Journées Nationales de l'Archéologie, Ajaccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02285174v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02285178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches archéologiques dans le Cap Corse : synthèse des fouilles réalisées à San Paolo (Meria, 2B) entre 2013 et 2016. Conférence réalisée lors des Journées Nationales de l'Archéologie, Ajaccio</w:t>
+                <w:t xml:space="preserve">Premiers résultats des fouilles menées à Méria (2B). Journées Nationales de l'Archéologie, Ajaccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02285178v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02285174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentum de l'agglomération secondaire de Vendeuil-Caply (60) : fouilles archéologiques 2013-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans le nord-ouest de la Gaule Lyonnaise à l’époque gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts v2 : les enjeux d'une migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Charly Eyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier de l'espace funéraire de Richeaume XIII, Puyloubier (13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mobilier métallique », in : Lechenault M. (dir.), San Paolo (Méria, Haute-Corse). Fouille archéologique programmée. Document final de Synthèse 2015, 41-45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02303139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mobilier métallique », in : Lechenault M. (dir.), San Paolo (Méria, Haute-Corse). Document final de Synthèse 2014. Evaluation archéologique, topographie, géologie, 2014, 56-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02303141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3005,492 +2871,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des centaines d’objets antiques et médiévaux inédits pour des milliers de visiteurs … Artefacts en 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/13g58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualiser les datations archéologiques avec GéoDOAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GéoDOAD à mi-parcours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+                <w:t xml:space="preserve">ArteBib #1 – Les objets de Bibracte dans Artefacts. Le Fil d'ArAr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02418628v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArteBib #1 – Les objets de Bibracte dans Artefacts. Le Fil d'ArAr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
+                <w:t xml:space="preserve">GéoDOAD à mi-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02271565v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02418628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArteBib #2 – Construction d’une collection de référence. Le Fil d'ArAr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Giraudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02315125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3558,51 +3424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22DEB3EB"/>
+    <w:nsid w:val="68D1825E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3789,51 +3655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alyssa-turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-3132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Praquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giraudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lienhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouwakdh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Vanselow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66190-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1549" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13g58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418628v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alyssa-turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-3132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defaix Patrick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695160v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13g58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>