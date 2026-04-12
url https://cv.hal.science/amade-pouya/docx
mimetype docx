--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -2591,317 +2591,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling desiccation crack geometry evolution in clayey soils by analytical and numerical approaches</w:t>
+                <w:t xml:space="preserve">Grain Boundary Sliding and Strain Rate Sensitivity of Coarse and Fine/Ultrafine Grained 5083 Aluminum Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+                <w:t xml:space="preserve">A. Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0105⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.1109-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-019-05583-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879232v1</w:t>
+                <w:t xml:space="preserve">hal-02481466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Boundary Sliding and Strain Rate Sensitivity of Coarse and Fine/Ultrafine Grained 5083 Aluminum Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling desiccation crack geometry evolution in clayey soils by analytical and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goyal</w:t>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Doquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amade Pouya</w:t>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (3), pp.1109-1122. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-019-05583-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481466v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil desiccation cracking by analytical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dong Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), pp.738-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3363,90 +3363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dong Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4816,196 +4816,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional flow in fractured porous media: A potential solution based on singular integral equations</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF ROCK MASS STRENGTH PROPERTIES BY HOMOGENIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.30-40. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.1285-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668190v1</w:t>
+                <w:t xml:space="preserve">hal-00576675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF ROCK MASS STRENGTH PROPERTIES BY HOMOGENIZATION</w:t>
+                <w:t xml:space="preserve">Three-dimensional flow in fractured porous media: A potential solution based on singular integral equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25, pp.1285-1303. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576675v1</w:t>
+                <w:t xml:space="preserve">hal-00668190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsoidal anisotropy in linear elasticity: Approximation models and analytical solutions</w:t>
               </w:r>
@@ -5472,174 +5472,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal anisotropies in linear elasticity Extension of Saint Venant's work to phenomenological modelling of materials</w:t>
+                <w:t xml:space="preserve">Ellipsoidal Anisotropies in Linear Elasticity: Extension of Saint Venant's Work to Phenomenological Modeling of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16, pp.95-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.95-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789507065895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549684v1</w:t>
+                <w:t xml:space="preserve">hal-00571168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal Anisotropies in Linear Elasticity: Extension of Saint Venant's Work to Phenomenological Modeling of Materials</w:t>
+                <w:t xml:space="preserve">Ellipsoidal anisotropies in linear elasticity Extension of Saint Venant's work to phenomenological modelling of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (1), pp.95-126. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16, pp.95-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789507065895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00571168v1</w:t>
+                <w:t xml:space="preserve">hal-00549684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONSTITUTIVE INEQUALITY IN PLASTICITY INVOLVING LEFT-HAND AND RIGHT-HAND RATES</w:t>
               </w:r>
@@ -6568,51 +6568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Copp&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00838367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Pense" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31343-1_18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaky Bendjeddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF110241" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seyedi Hosseininia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaloub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalhoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.105010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1832583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goyal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05583-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01977824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zady Ouraga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.05.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6D0QP9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01565023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01327298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01286311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chanchole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01254626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0832-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPR242D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBN5ZNQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Halphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2267" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTDFSWCD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01117686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-014-0670-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/076C3004F22DEB6DD9FD432F3CF10C158102B167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F039357C88FE13A352AD3A0DA69AC3D68FACC67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790536v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9968-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9517-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZDG0FMP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FSZ8WGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507065895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Alexis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01839-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80076-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX5XHND8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Minh Duc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01212334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Hafssa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Copp&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00838367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Pense" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31343-1_18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaky Bendjeddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF110241" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seyedi Hosseininia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaloub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalhoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.105010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1832583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goyal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05583-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01977824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zady Ouraga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.05.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6D0QP9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01565023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01327298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01286311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chanchole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01254626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0832-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPR242D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBN5ZNQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Halphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2267" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTDFSWCD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01117686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-014-0670-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/076C3004F22DEB6DD9FD432F3CF10C158102B167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F039357C88FE13A352AD3A0DA69AC3D68FACC67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790536v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9968-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.176" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.10.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9517-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZDG0FMP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FSZ8WGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507065895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549684v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Alexis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01839-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80076-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX5XHND8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Minh Duc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01212334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Hafssa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>