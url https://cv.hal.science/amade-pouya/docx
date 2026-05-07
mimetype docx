--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1077,550 +1077,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling effective permeability of fracture networks in permeable rock formation by singular integral equations method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-scale model for simulating the hydromechanical behavior of faults during CO2 geological storage operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darius Seyedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45th US Rock Mechanics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.11-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795372v1</w:t>
+                <w:t xml:space="preserve">hal-00581742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale model for simulating the hydromechanical behavior of faults during CO2 geological storage operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling effective permeability of fracture networks in permeable rock formation by singular integral equations method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Seyedi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th US Rock Mechanics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Computational and Experimental Methods in Multiphase and Complex Flow.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.287 - 298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/MPF110241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581742v1</w:t>
+                <w:t xml:space="preserve">hal-00795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of a bolt-reinforced tunnel in a fractured ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum equivalent model for the fractured EDZ around underground galleries in claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Seyedi Hosseininia</w:t>
+                <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+                <w:t xml:space="preserve">B. Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th european conference on numerical methods in geotechnical engineering NUMGE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp 785-788</w:t>
+              <w:t xml:space="preserve">Fourth international meeting on "Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.831-832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559960v1</w:t>
+                <w:t xml:space="preserve">hal-00631040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées en mécanique des roches expérimentales : étude expérimentale de la propagation des fissures sous l'action du gel dans les massifs calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFMR - Avancées en mécanique des roches expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, LYON, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum equivalent model for the fractured EDZ around underground galleries in claystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of a bolt-reinforced tunnel in a fractured ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seyedi Hosseininia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Poutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international meeting on "Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.831-832</w:t>
+              <w:t xml:space="preserve">7th european conference on numerical methods in geotechnical engineering NUMGE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp 785-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631040v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of numerical homogeneisation to rockmass classification</w:t>
               </w:r>
@@ -1701,51 +1701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress model generated by freezing-thawing process in rocks cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1783,77 +1783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du réseau poreux sur l'altération par le gel des massifs calcaires fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur - JNGG'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, NANTES, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,443 +3253,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of natural fracture initiation and propagation in basin sedimentation context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guy</w:t>
+                <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dong Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.247-261. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565023v1</w:t>
+                <w:t xml:space="preserve">hal-01515964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of desiccation cracking of clayey soil using a cohesive fracture method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Dong Vo</w:t>
+                <w:t xml:space="preserve">Modeling of natural fracture initiation and propagation in basin sedimentation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zady Ouraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85, pp.15-27. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.247-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515964v1</w:t>
+                <w:t xml:space="preserve">hal-01565023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress generated by the freeze-thaw process in open cracks of rock walls: empirical model for tight limestone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+                <w:t xml:space="preserve">A fully coupled damage-plasticity model for unsaturated geomaterials accounting for the ductile-brittle transition in drying clayey soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Pense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.102-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10064-016-0955-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526043v2</w:t>
+                <w:t xml:space="preserve">hal-01327298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully coupled damage-plasticity model for unsaturated geomaterials accounting for the ductile-brittle transition in drying clayey soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Arson</w:t>
+                <w:t xml:space="preserve">Stress generated by the freeze-thaw process in open cracks of rock walls: empirical model for tight limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91, pp.102-114. </w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10064-016-0955-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327298v1</w:t>
+                <w:t xml:space="preserve">hal-01526043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale insight into the influence of humidity on the mechanical behavior of mudstones</w:t>
               </w:r>
@@ -4139,406 +4139,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the internal stress field in argillaceous rocks under humidification/desiccation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amade Pouya</w:t>
+                <w:t xml:space="preserve">The Mechanisms of Deformation and Damage of Mudstones: A Micro-scale Study Combining ESEM and DIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanchole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2267⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-014-0670-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086491v1</w:t>
+                <w:t xml:space="preserve">hal-01117686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanisms of Deformation and Damage of Mudstones: A Micro-scale Study Combining ESEM and DIC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical study of the steady-state flow through finite fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Héripré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darius M. Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-014-0670-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117686v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical study of the steady-state flow through finite fractured porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+                <w:t xml:space="preserve">Modelling the internal stress field in argillaceous rocks under humidification/desiccation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amade Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius M. Seyedi</w:t>
+                <w:t xml:space="preserve">Bernard Halphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38 (3), pp.221-235. </w:t>
+              <w:t xml:space="preserve">, 2014, 38 (16), pp.1664-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157354v1</w:t>
+                <w:t xml:space="preserve">hal-01086491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of steady-state fluid flow in 3D fractured isotropic porous media: Application to effective permeability calculation</w:t>
               </w:r>
@@ -4816,575 +4816,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF ROCK MASS STRENGTH PROPERTIES BY HOMOGENIZATION</w:t>
+                <w:t xml:space="preserve">Ellipsoidal anisotropy in linear elasticity: Approximation models and analytical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25, pp.1285-1303. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.2245-2254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576675v1</w:t>
+                <w:t xml:space="preserve">hal-00668187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional flow in fractured porous media: A potential solution based on singular integral equations</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF ROCK MASS STRENGTH PROPERTIES BY HOMOGENIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.30-40. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.1285-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668190v1</w:t>
+                <w:t xml:space="preserve">hal-00576675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal anisotropy in linear elasticity: Approximation models and analytical solutions</w:t>
+                <w:t xml:space="preserve">Three-dimensional flow in fractured porous media: A potential solution based on singular integral equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48, pp.2245-2254. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668187v1</w:t>
+                <w:t xml:space="preserve">hal-00668190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Around a Crack in a Porous Matrix and Related Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du réseau poreux sur l'altération par le Gel des massifs calcaires fracturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627357v1</w:t>
+                <w:t xml:space="preserve">hal-01436609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réseau poreux sur l'altération par le Gel des massifs calcaires fracturés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+                <w:t xml:space="preserve">Numerical simulation of damage-Permeability relationship in brittle geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvine Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (5), pp.619-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436609v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of damage-Permeability relationship in brittle geomaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow Around a Crack in a Porous Matrix and Related Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (5), pp.619-628. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (2), pp.511-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9517-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627388v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments joints dans le code CESAR-LCPC : Application aux milieux fracturés, fissurés et aux problèmes d'interface</w:t>
               </w:r>
@@ -5396,51 +5396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedram Bemani Yazdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5472,174 +5472,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal Anisotropies in Linear Elasticity: Extension of Saint Venant's Work to Phenomenological Modeling of Materials</w:t>
+                <w:t xml:space="preserve">Ellipsoidal anisotropies in linear elasticity Extension of Saint Venant's work to phenomenological modelling of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (1), pp.95-126. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 16, pp.95-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00571168v1</w:t>
+                <w:t xml:space="preserve">hal-00549684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal anisotropies in linear elasticity Extension of Saint Venant's work to phenomenological modelling of materials</w:t>
+                <w:t xml:space="preserve">Ellipsoidal Anisotropies in Linear Elasticity: Extension of Saint Venant's Work to Phenomenological Modeling of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16, pp.95-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.95-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789507065895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549684v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00571168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONSTITUTIVE INEQUALITY IN PLASTICITY INVOLVING LEFT-HAND AND RIGHT-HAND RATES</w:t>
               </w:r>
@@ -6568,51 +6568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Copp&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00838367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Pense" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31343-1_18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaky Bendjeddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF110241" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seyedi Hosseininia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaloub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalhoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.105010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1832583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goyal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05583-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01977824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zady Ouraga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.05.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6D0QP9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01565023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01327298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01286311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chanchole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01254626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0832-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPR242D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBN5ZNQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Halphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2267" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTDFSWCD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01117686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-014-0670-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/076C3004F22DEB6DD9FD432F3CF10C158102B167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F039357C88FE13A352AD3A0DA69AC3D68FACC67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790536v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9968-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.176" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.10.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9517-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZDG0FMP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FSZ8WGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507065895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549684v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Alexis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01839-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80076-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX5XHND8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Minh Duc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01212334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Hafssa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Copp&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03224508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Tan Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02560373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00838367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Pense" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31343-1_18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaky Bendjeddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poutrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/MPF110241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seyedi Hosseininia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaloub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalhoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.105010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1832583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goyal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05583-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Vo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01977824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zady Ouraga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.05.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6D0QP9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.12.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01565023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01327298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01286311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chanchole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01254626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0832-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPR242D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBN5ZNQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01117686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-014-0670-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/076C3004F22DEB6DD9FD432F3CF10C158102B167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Halphen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2267" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTDFSWCD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F039357C88FE13A352AD3A0DA69AC3D68FACC67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790536v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9968-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.03.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FSZ8WGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9517-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZDG0FMP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Bemani Yazdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507065895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Alexis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01839-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80076-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX5XHND8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Minh Duc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01212334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Hafssa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>