--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1997,217 +1997,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the probabilistic drone routing problem for searching targets in case of disasters</w:t>
+                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. 2022</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197087v1</w:t>
+                <w:t xml:space="preserve">hal-03596238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
+                <w:t xml:space="preserve">Solving the probabilistic drone routing problem for searching targets in case of disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">14th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596238v1</w:t>
+                <w:t xml:space="preserve">hal-04197087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling scenario-based heuristics to exact methods for the robust weighted set covering problem with interval data</w:t>
               </w:r>
@@ -3423,51 +3423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A14E06"/>
+    <w:nsid w:val="60C1459C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3654,51 +3654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amadeu-almeida-coco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-7368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239540" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01295-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Noronha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00391-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03248-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Coco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FZD8V2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Abreu J&#250;nior" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0511-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0187-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.653" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Milit&#227;o Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79032-4_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyn Solano-Charris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TROY0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amadeu-almeida-coco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-7368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239540" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01295-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Noronha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00391-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03248-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Coco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FZD8V2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Abreu J&#250;nior" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0511-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0187-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.653" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Milit&#227;o Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79032-4_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyn Solano-Charris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TROY0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>