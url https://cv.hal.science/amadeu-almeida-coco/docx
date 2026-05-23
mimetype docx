--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7257-7368</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=oqwydLsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,912 +182,912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the probabilistic drone routing problem - searching for victims in the aftermath of disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 84 (1), pp.31-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/net.22214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Drone Swarms to Search for Victims in Post-Disaster Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (23), pp.9540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23239540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On solving bi-objective constrained minimum spanning tree problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87 (1), pp.301-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10898-023-01295-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust min-max regret covering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83 (1), pp.111-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10589-022-00391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving the multi-period disruptions scheduling problem on urban networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 285 (1-2), pp.427-443. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-019-03248-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and algorithms for the robust maximal covering location problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.145-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: An integer linear programming formulation and heuristics for the minmax relative regret robust shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (2), pp.463-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10898-017-0511-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integer linear programming formulation and heuristics for the minmax relative regret robust shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (2), pp.265-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-014-0187-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1076,910 +1097,910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MH-Builder: a C++ framework for designing adaptive metaheuristics for single and multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diversity on bounded archives for multi-objective local search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne; Laboratoire Modélisation, Information &amp; Systèmes; Société Française de Recherche Opérationnelle et d'Aide à la Décision, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone fleet management for searching post-disaster victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd Conference of the International Federation of Operational Research Societies (IFORS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma modelagem bi-objetivo para o problema da Árvore Geradora Mínima com Restrição de Saltos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIV Simpósio Brasileiro de Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sobrapo, Nov 2022, Juiz de Fora - MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the scheduling problem for planned disruption on urban road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th International Congress of Mathematical Optimization (ISMP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurísticas e metaheurísticas para o problema do caminho mais curto robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma Heurística baseada em Iterated Local Search para o problema de Coloração Equilibrada de Vértices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago F. Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congreso Latino-Iberoamericano de Investigación Operativa / XLIV Simpósio Brasileiro de Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sobrapo; Claio, Sep 2012, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biased random-key genetic algorithm for the robust shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Global Optimization Workshop (GOW 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1989,811 +2010,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solving the probabilistic drone routing problem for searching targets in case of disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">14th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596238v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the probabilistic drone routing problem for searching targets in case of disasters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. 2022</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197087v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling scenario-based heuristics to exact methods for the robust weighted set covering problem with interval data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France. 49 (12), pp.455-460, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-based heuristics with path-relinking for the robust set covering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Metaheuristic International Conference (MIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Morocco. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurística de Refinamento para o Problema de Caminho Mais Curto Robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago F. Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Salvador, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurística de Refinamento para o Problema de Caminho Mais Curto Robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Salvador, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algoritmo baseado em BRKGA para o Problema de Árvore Geradora Mínima Robusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Natal, Brazil. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudo comparativo entre formulações para o problema de caminho mais curto robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simpósio de Pesquisa Operacional e Logística da Marinha (SPOLM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rio de Janeiro, Brazil. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2803,133 +2824,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Solutions for the 2D Bin-Packing Problem with Varied Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Militão Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15413, Springer Nature Switzerland, pp.65-80, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-79032-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2939,147 +2960,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization criteria: state-of-the-art and new issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Technologie de Troyes - UTT. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3089,100 +3110,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust covering problems : formulations, algorithms and an application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Technologie de Troyes; Universidade Federal de Minas Gerais, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017TROY0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02421538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3192,170 +3213,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MH-Builder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szczepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3423,51 +3444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C1459C"/>
+    <w:nsid w:val="997CC462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3654,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amadeu-almeida-coco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-7368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239540" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01295-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Noronha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00391-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03248-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Coco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FZD8V2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Abreu J&#250;nior" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0511-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0187-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.653" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Milit&#227;o Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79032-4_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyn Solano-Charris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TROY0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amadeu-almeida-coco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-7368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oqwydLsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01295-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Noronha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00391-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03248-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Coco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FZD8V2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Abreu J&#250;nior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0511-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0187-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bor&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Milit&#227;o Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79032-4_5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyn Solano-Charris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TROY0026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szczepanski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4cc43c06702b8d5cec1052450ae5e13ac05667e;origin=https://gitlab.cristal.univ-lille.fr/orkad-public/mh-builder;visit=swh:1:snp:737c946f7627e21eb6dfc02459382e21913e6d7d;anchor=swh:1:rev:e756f05e57acdc148d9d889e790415b1f28f58ff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>