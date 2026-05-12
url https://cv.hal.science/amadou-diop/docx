--- v0 (2026-03-17)
+++ v1 (2026-05-12)
@@ -105,51 +105,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -192,78 +192,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t>
+              <w:t xml:space="preserve">, 2025, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250502v1</w:t>
+                <w:t xml:space="preserve">hal-05575230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement d’apprentissage et créativité : impact sur l’utilisation des stratégies cognitives créatives des étudiants en situation de résolution de problème</w:t>
               </w:r>
@@ -337,147 +337,251 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13m16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces d’apprentissage innovants : pratiques pédagogiques effectives et usages de l’environnement physique-matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.Article 01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n2-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces d'apprentissage innovants : pratiques pédagogiques, usages et perceptions des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Aix-Marseille Université (AMU), 2025. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05250774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -487,524 +591,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mbouya Fassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t>
+                <w:t xml:space="preserve">Odyssée des espaces — Levier des rencontres et des transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Learning Lab Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695873v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t>
+                <w:t xml:space="preserve">Analyse des pratiques pédagogiques des espaces d'apprentissage innovants-capacitants : Le cas des espaces d'Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage au professeur Jacques Ginestié — Recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695874v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des espaces d’apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d’Aix Marseille Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque International du RAIFFET- Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage des espaces d’apprentissage capacitants au service de « l’agir ensemble » : impact sur les processus cognitifs liés à la créativité des étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">impact des espaces d'apprentissage-capacitants-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas du CIPE d'Aix Marseille Université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Jc Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des espaces d'apprentissage-capacitant-innovants sur les processus cognitifs associés à la créativité des étudiants : le cas des CIPE'Lab d'Aix Marseille Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international du RAIFFET — Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Libreville (Ecole Normale de l'Enseignement Technique - ENSET), Gabon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1072,51 +1422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB23105"/>
+    <w:nsid w:val="F4940C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1303,51 +1653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amadou-diop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05250774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amadou-diop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575230v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n2-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05250774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jc Castera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>