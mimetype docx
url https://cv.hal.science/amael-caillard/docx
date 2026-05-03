--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -153,195 +153,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition rate and pulse energy effects on LIPSS formation in metal-coated glass under UV femtosecond irradiation</w:t>
+                <w:t xml:space="preserve">Liquid temperature effect on Pt-Sn properties during plasma sputtering onto polyethylene glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
+                <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Lounis</w:t>
+                <w:t xml:space="preserve">Dilane Kevin Tagueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Capelle</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Gimenez</w:t>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (12), pp.981. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09104-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8873928/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381285v1</w:t>
+                <w:t xml:space="preserve">hal-05579827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and composition evolution of He charged solid-gas nanocomposite films of different matrix elements during thermal annealing in vacuum</w:t>
               </w:r>
@@ -455,8008 +455,8142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films: Numerical vs experimental approaches</w:t>
+                <w:t xml:space="preserve">Repetition rate and pulse energy effects on LIPSS formation in metal-coated glass under UV femtosecond irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Boivin</w:t>
+                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Jagodar</w:t>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Lynda Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vaubois</w:t>
+                <w:t xml:space="preserve">Alex Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Menou</w:t>
+                <w:t xml:space="preserve">Loïc Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137 (14), pp.145301. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (12), pp.981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025837v1</w:t>
+                <w:t xml:space="preserve">hal-05381285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl-Induced Modification of Oxygen Activation and Desorption Free Energy on Defective Tetragonal Zirconia Catalysts</w:t>
+                <w:t xml:space="preserve">Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films: Numerical vs experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fazeli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dimitri Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Jagodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vaubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (14), pp.145301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931089v1</w:t>
+                <w:t xml:space="preserve">hal-05025837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sputtered atom and ion energy distribution in films deposited by Physical Vapor Deposition: A molecular dynamics approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl-Induced Modification of Oxygen Activation and Desorption Free Energy on Defective Tetragonal Zirconia Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (6), pp.060401. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (47), pp.20066-20080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0004134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683463v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC magnetron sputter deposition in pure helium gas: formation of porous films or gas/solid nanocomposite coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of sputtered atom and ion energy distribution in films deposited by Physical Vapor Deposition: A molecular dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Alexandre Maroussiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Desgardin</w:t>
+                <w:t xml:space="preserve">Movaffaq Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.113184. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (6), pp.060401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546377v1</w:t>
+                <w:t xml:space="preserve">hal-04683463v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on film growth conditions on a floating substrate during reactive Ar/O 2 bipolar high power impulse magnetron sputter deposition</w:t>
+                <w:t xml:space="preserve">DC magnetron sputter deposition in pure helium gas: formation of porous films or gas/solid nanocomposite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Michiels</w:t>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Britun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Snyders</w:t>
+                <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/acaff4⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.113184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301112v1</w:t>
+                <w:t xml:space="preserve">hal-04546377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic insight into the defect-induced tunable plasticity and electronic properties of tetragonal zirconia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Millon</w:t>
+                <w:t xml:space="preserve">Insights on film growth conditions on a floating substrate during reactive Ar/O 2 bipolar high power impulse magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Britun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (7), pp.075202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/acaff4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172270v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-enhanced high power impulse magnetron sputtering with a multilevel high power supply: Application to Ar/Cr plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (6), pp.063003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/6.0002857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary and ternary Pt-based clusters grown in a plasma multimagnetron-based gas aggregation source: electrocatalytic evaluation towards glycerol oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Atomistic insight into the defect-induced tunable plasticity and electronic properties of tetragonal zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na01009j⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157528v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Platinum Nanoparticles by Plasma Sputtering onto Glycerol: Effect of Argon Pressure on Their Physicochemical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary and ternary Pt-based clusters grown in a plasma multimagnetron-based gas aggregation source: electrocatalytic evaluation towards glycerol oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Orozco-Montes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janick Bigarre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (5), pp.3169-3179. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0na01009j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157543v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of helium incorporation on growth process and properties of aluminum thin films deposited by DC magnetron sputtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Platinum Nanoparticles by Plasma Sputtering onto Glycerol: Effect of Argon Pressure on Their Physicochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahrae Lahboub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vanessa Orozco-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amael Caillard</w:t>
+                <w:t xml:space="preserve">Janick Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 426, pp.127808. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (5), pp.3169-3179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384877v1</w:t>
+                <w:t xml:space="preserve">hal-03157543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized magnetron sputtering process for the deposition of gadolinia doped ceria layers with controlled structural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of helium incorporation on growth process and properties of aluminum thin films deposited by DC magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mickan</w:t>
+                <w:t xml:space="preserve">Fatima Zahrae Lahboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coddet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 398, pp.126095. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126095⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 426, pp.127808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034320v1</w:t>
+                <w:t xml:space="preserve">hal-03384877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot target magnetron sputtering process: Effect of infrared radiation on the deposition of titanium and titanium oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized magnetron sputtering process for the deposition of gadolinia doped ceria layers with controlled structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Millon</w:t>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2020.109734⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.126095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034225v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potency of γ-valerolactone as bio-sourced polar aprotic organic medium for the electrocarboxlation of furfural by CO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Hot target magnetron sputtering process: Effect of infrared radiation on the deposition of titanium and titanium oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113257⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.109734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2020.109734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103817v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics simulations of initial Pd and PdO nanocluster growths in a magnetron gas aggregation source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The potency of γ-valerolactone as bio-sourced polar aprotic organic medium for the electrocarboxlation of furfural by CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (2), pp.324-329. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 848 (7), pp.113257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11705-019-1792-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885713v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YSZ/GDC bilayer and gradient barrier layers deposited by reactive magnetron sputtering for solid oxide cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics simulations of initial Pd and PdO nanocluster growths in a magnetron gas aggregation source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coddet Pierre</w:t>
+                <w:t xml:space="preserve">Sotheara Chuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lyne Amany</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 357, pp.103. </w:t>
+              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.324-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.09.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11705-019-1792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381465v1</w:t>
+                <w:t xml:space="preserve">hal-01885713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the unique electro-catalytic behavior of PtBi/C materials</w:t>
+                <w:t xml:space="preserve">YSZ/GDC bilayer and gradient barrier layers deposited by reactive magnetron sputtering for solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitty Roméo Serge Kouamé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Coddet Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Lyne Amany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 329, pp.135161. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357, pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.09.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353028v1</w:t>
+                <w:t xml:space="preserve">hal-02381465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flux measurements during magnetron sputter deposition processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the unique electro-catalytic behavior of PtBi/C materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhsin Raza</w:t>
+                <w:t xml:space="preserve">Bitty Roméo Serge Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem El Mokh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.08.016⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 329, pp.135161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381748v1</w:t>
+                <w:t xml:space="preserve">hal-02353028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt3MeAu (Me = Ni, Cu) fuel cell nanocatalyst growth, shapes and efficiency: A molecular dynamics simulation approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Energy flux measurements during magnetron sputter deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhsin Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06476⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 377, pp.124887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366886v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Oxygen on the Growth of Palladium Clusters Synthesized by Gas Aggregation Source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pt3MeAu (Me = Ni, Cu) fuel cell nanocatalyst growth, shapes and efficiency: A molecular dynamics simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201900006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (49), pp.29656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093151v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep magnetron sputtering process and in-situ heat treatment to manufacture thick, fully oxidized and well crystallized YSZ films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Role of Oxygen on the Growth of Palladium Clusters Synthesized by Gas Aggregation Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.e1900006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201900006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01857023v1</w:t>
+                <w:t xml:space="preserve">hal-02093151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and properties of a magnetron sputtered gadolinia-doped ceria barrier layer for solid oxide electrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 339, pp.57 - 64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.01.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the target temperature during magnetron sputtering of Nickel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multistep magnetron sputtering process and in-situ heat treatment to manufacture thick, fully oxidized and well crystallized YSZ films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634664v1</w:t>
+                <w:t xml:space="preserve">hal-01857023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the patterned membrane morphology on PEMFC performances of ultra-low platinum loaded MEAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of the target temperature during magnetron sputtering of Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Buvat</w:t>
+                <w:t xml:space="preserve">Mariem El’mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (12), pp.7974 - 7985. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.82 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634668v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient way to evidence and to measure the metal ions fraction in high power impulse magnetron sputtering (HiPIMS) post- discharge with Pt, Au, Pd and mixed targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Impact of the patterned membrane morphology on PEMFC performances of ultra-low platinum loaded MEAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Bigarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022377816001136⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (12), pp.7974 - 7985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419983v1</w:t>
+                <w:t xml:space="preserve">hal-01634668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of ternary PtxPdyAuz fuel cell nanocatalyst growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low flux and low energy helium ion implantation into tungsten using a dedicated plasma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Berndt</w:t>
+                <w:t xml:space="preserve">Lucile Pentecoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.08.035⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 383, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353305v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low flux and low energy helium ion implantation into tungsten using a dedicated plasma source</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An efficient way to evidence and to measure the metal ions fraction in high power impulse magnetron sputtering (HiPIMS) post- discharge with Pt, Au, Pd and mixed targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (6), pp.695820601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377816001136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343361v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSOX1 has a protective role in the myocardium face to acute stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of ternary PtxPdyAuz fuel cell nanocatalyst growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caillard</w:t>
+                <w:t xml:space="preserve">Tejs Vegge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cescau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhenlin Li</w:t>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (47), pp.22589-22597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545733v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PdPt catalyst synthesized by gas aggregation source and magnetron sputtering for fuel cell electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QSOX1 has a protective role in the myocardium face to acute stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cescau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caillard</w:t>
+                <w:t xml:space="preserve">M. Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cuynet</w:t>
+                <w:t xml:space="preserve">M. Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lecas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mikikian</w:t>
+                <w:t xml:space="preserve">Zhenlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane patterned by pulsed laser micromachining for proton exchange membrane fuel cell with sputtered ultra-low catalyst loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">PdPt catalyst synthesized by gas aggregation source and magnetron sputtering for fuel cell electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kaya-Boussougou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">Maxime Mikikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 298, pp.299-308. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.475302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/47/475302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186345v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient amorphous platinum catalyst cluster growth on porous carbon: A combined Molecular Dynamics and experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane patterned by pulsed laser micromachining for proton exchange membrane fuel cell with sputtered ultra-low catalyst loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Xie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
+                <w:t xml:space="preserve">S Kaya-Boussougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 298, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016051v1</w:t>
+                <w:t xml:space="preserve">hal-01186345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Impulse Magnetron Sputtering deposition of Pt inside fuel cell electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Efficient amorphous platinum catalyst cluster growth on porous carbon: A combined Molecular Dynamics and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009998v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the HiPIMS voltage on the time resolved platinum ions energy distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">High Power Impulse Magnetron Sputtering deposition of Pt inside fuel cell electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Bigarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (27), pp.272001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993959v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gold nanoparticles (Au NPs) for performance improvement of a-Si:H photovoltaic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the HiPIMS voltage on the time resolved platinum ions energy distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Roussel</w:t>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11468-014-9855-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.2818-2819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2325061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288744v1</w:t>
+                <w:t xml:space="preserve">hal-00993959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transferred From a Hot Nickel Target During Magnetron Sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
+                <w:t xml:space="preserve">Influence of Gold nanoparticles (Au NPs) for performance improvement of a-Si:H photovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Esidor Ntsoenzok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecas</w:t>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.Plasma Science, IEEE Transactions on (Volume:PP Issue: 99 ). </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2338742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-014-9855-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057286v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis and chemical characterization of Pt C nanowire composites by plasma sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Energy Transferred From a Hot Nickel Target During Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300236⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Plasma Science, IEEE Transactions on (Volume:PP Issue: 99 ). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2338742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826565v1</w:t>
+                <w:t xml:space="preserve">hal-01057286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique, Plasmas, Matériaux et Énergie. Les piles à combustible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">One-step synthesis and chemical characterization of Pt C nanowire composites by plasma sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.22-26. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.1168-1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201337022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058478v1</w:t>
+                <w:t xml:space="preserve">hal-00826565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic and molecular dynamics simulations of aluminum deposition in micro-trenches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Physique, Plasmas, Matériaux et Énergie. Les piles à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Samelor</w:t>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 536, pp.115-123. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.03.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201337022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826502v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum nanocluster growth on vertically aligned carbon nano fiber arrays: sputtering experiments and molecular dynamics simulations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ballistic and molecular dynamics simulations of aluminum deposition in micro-trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kokkoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod Boswell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Samelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.059⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 536, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.03.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752502v1</w:t>
+                <w:t xml:space="preserve">hal-00826502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PdAu/C catalysts prepared by plasma sputtering for the electro-oxidation of glycerol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Platinum nanocluster growth on vertically aligned carbon nano fiber arrays: sputtering experiments and molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Simoes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.07.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 263, pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618479v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Evolution of Plasma Sputtered Core-shell Nanoparticles for Catalytic Combustion of Methane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low catalytic metal Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoqiang Jin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp206606r⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.1151-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3635648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688803v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low catalytic metal Loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Structural Evolution of Plasma Sputtered Core-shell Nanoparticles for Catalytic Combustion of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojuan Zhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Baranton</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3635648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.24164-24171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp206606r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642254v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Combination of Plasma Sputtered Pd-Au Bimetallic Nanoparticles for Catalytic Methane Combustion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">PdAu/C catalysts prepared by plasma sputtering for the electro-oxidation of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoqiang Jin</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (3-4), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp203351p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00613848v1</w:t>
+                <w:t xml:space="preserve">hal-00618479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Electrodes Grown by Vapor Deposition Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synergistic Combination of Plasma Sputtered Pd-Au Bimetallic Nanoparticles for Catalytic Methane Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojuan Zhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cvde.201100046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.11240-11246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp203351p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00688827v1</w:t>
+                <w:t xml:space="preserve">hal-00613848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Plasma Sputtered PdPt Fuel Cell Electrodes with Ultra Low Loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Polymer Electrolyte Fuel Cell Electrodes Grown by Vapor Deposition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201100046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00598374v1</w:t>
+                <w:t xml:space="preserve">hal-00688827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformity of aluminum thin films deposited onto micro-patterned silicon wafers by pulsed-laser deposition, magnetron sputtering, and CVD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">High Performance Plasma Sputtered PdPt Fuel Cell Electrodes with Ultra Low Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.8429-8434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667922v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical and structural investigation of silicon nanowires as negative electrode for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Laik</w:t>
+                <w:t xml:space="preserve">Conformity of aluminum thin films deposited onto micro-patterned silicon wafers by pulsed-laser deposition, magnetron sputtering, and CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Ung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amael Caillard</w:t>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Pribat</w:t>
+                <w:t xml:space="preserve">Lyacine Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00794043v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous diffusion mediated by atom deposition into a porous substrate.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">An electrochemical and structural investigation of silicon nanowires as negative electrode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Charles</w:t>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.045901. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (10), pp.1835--1839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.045901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-010-1045-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355521v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon/platinum nanotextured films produced by plasma sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
+                <w:t xml:space="preserve">Anomalous diffusion mediated by atom deposition into a porous substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andreazza-Vignolle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Béguin</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.09.051⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.045901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.045901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338141v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nafion and platinum content in a catalyst layer processed in a radiofrequency helicon plasma system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Carbon/platinum nanotextured films produced by plasma sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin Ramdutt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045207⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp. 209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00355750v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP plasma sputtering of nanostructured fuel cell electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of Nafion and platinum content in a catalyst layer processed in a radiofrequency helicon plasma system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Ramdutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod W. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.045207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214152v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of platinum catalyst by plasma sputtering for fuel cells: 3D simulation and experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">TCP plasma sputtering of nanostructured fuel cell electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, 035028 (7 pp)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326643v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid polymer fuel cell synthesis by low pressure plasmas : a short review&amp;quot; (Erratum)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Brault</w:t>
+                <w:t xml:space="preserve">Deposition of platinum catalyst by plasma sputtering for fuel cells: 3D simulation and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roualdes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Caillard</w:t>
+                <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Thomann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Meige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, 035028 (7 pp)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335629v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Carbon Nanofibers and Pt-Nanocluster-Based Electrochemical Microsystems by Combining Low-Pressure Helicon Plasma Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Solid polymer fuel cell synthesis by low pressure plasmas : a short review&amp;quot; (Erratum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326640v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Deposition of Plasma-Sputtered Platinum Atoms: Comparison Between Experiments and Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Carbon Nanofibers and Pt-Nanocluster-Based Electrochemical Microsystems by Combining Low-Pressure Helicon Plasma Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 36, pp.884</w:t>
+              <w:t xml:space="preserve">, 2008, 36, pp.882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326641v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the sputtered platinum utilization in proton exchange membrane fuel cells using plasma-based carbon nanofibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Transport and Deposition of Plasma-Sputtered Platinum Atoms: Comparison Between Experiments and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, 185307 (10pp)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326642v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma based platinum nanoaggregates deposited on carbon nanofibers improve fuel cell efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improvement of the sputtered platinum utilization in proton exchange membrane fuel cells using plasma-based carbon nanofibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, 185307 (10pp)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180176v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of proton exchange membrane fuel cell electrical performance by optimization of operating parameters and electrodes preparation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma based platinum nanoaggregates deposited on carbon nanofibers improve fuel cell efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod W. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.05.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (22), pp.223119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2745210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163546v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated plasma synthesis of efficient catalytic nanostructures for fuel cell electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Low energy plasma treatment of a proton exchange membrane used for low temperature fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramdutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18, pp.305603. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49, pp.A73-A79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/30/305603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/49/5A/S06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180180v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy plasma treatment of a proton exchange membrane used for low temperature fuel cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of proton exchange membrane fuel cell electrical performance by optimization of operating parameters and electrodes preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ramdutt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bulla</w:t>
+                <w:t xml:space="preserve">C. Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/49/5A/S06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180181v1</w:t>
+                <w:t xml:space="preserve">hal-00163546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Pt/C and PtRu/C catalytic layer prepared by plasma sputtering and electric performance in Direct Methanol Fuel Cells (DMFC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Integrated plasma synthesis of efficient catalytic nanostructures for fuel cell electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 162, pp.66. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.305603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/30/305603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315412v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure of Pt/C and PtRu/C catalytic layer prepared by plasma sputtering and electric performance in Direct Methanol Fuel Cells (DMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 162, pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solid polymer fuel cell synthesis by low pressure plasmas: A short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.151-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2006035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8466,16377 +8600,16377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Antimicrobial properties of surgical sutures decorated with PtAu/Pd nanoparticles prepared by sputtering on liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elidiane Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Passeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Philadephie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228120v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of surgical sutures decorated with PtAu/Pd nanoparticles prepared by sputtering on liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Plasma sputtering onto polyols for the synthesis of electrocatalytic nanomaterials used in renewable H2 storage and fuel cells, International Conference on Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Philadephie, France</w:t>
+              <w:t xml:space="preserve">International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Danube delta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228098v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130645v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire l’enseignement de la transition écologique pour un développement soutenable : retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’innovation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Orléans, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325657v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEA et alliages complexes en couches minces: apport de la pulvérisation plasma magnétron et nouvelles applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique « 20 ans des HEAs » de la Société Française de Métallurge et des Matériaux à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition inside silicon trenches and porous substrate using bipolar high power impulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Mechanism of Oxygen Adsorption on t-ZrO2-x (111) and Hydroxylated t-ZrO2-x (111) Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Inorganic Functional Oxides: Synthesis, Characterization and Simulation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291604v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291440v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing temperature on morphological and microstructural properties of CrN-MoN multilayers deposited by reactive magnetron sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Importance of the plasma-liquid interactions in the sputtering deposition of Pt nanoparticles in glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Orozco Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291487v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of annealing temperature on morphological and microstructural properties of CrN-MoN multilayers deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">Gaëlle Rosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European conference on thermoelectric</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291617v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring energy flux at the substrate during plasma deposition techniques: a way to investigate both the sputtering process and the film growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
+                <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem El'Mokh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FunMat-II webinar 2023, Latest advances in plasma diagnostics and characterization, on line meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Linköping University, Nov 2023, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">19th European conference on thermoelectric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227904v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+                <w:t xml:space="preserve">Measuring energy flux at the substrate during plasma deposition techniques: a way to investigate both the sputtering process and the film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feina Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amael Caillard</w:t>
+                <w:t xml:space="preserve">Mariem El'Mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">FunMat-II webinar 2023, Latest advances in plasma diagnostics and characterization, on line meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linköping University, Nov 2023, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291623v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Study of the Impact of Oxygen Vacancy Defect on Catalytic Activity of Monoclinic Zirconia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176842v1</w:t>
+                <w:t xml:space="preserve">hal-04291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium oxynitrides thin films by reactive magnetron sputtering for the oxygen reduction reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Mechanism of Oxygen Adsorption on t-ZrO2-x (111) and Hydroxylated t-ZrO2-x (111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">New Inorganic Functional Oxides: Synthesis, Characterization and Simulation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291407v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Crystallographic Orientation on Deformation Behavior of Monoclinic Zirconia Subjected to Nanoindentation: Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023 (Spring meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Entropy Alloy antimicrobial coatings using Plasma Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Jagodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics study of the effect of sputtered atom energy distribution on film growth. Comparison between thermal evaporation, dc magnetron sputtering, HiPIMS and bipolar HiPIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussiak Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reactive Sputter Deposition (RSD2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, On-line conference, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputter deposition in He gas: gas/solid nano-composite or highly porous films synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Reactive Sputter Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium-charged aluminum and silicon films deposited by Direct Current Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar hipims for filling silicon trenches by copper (and deposition inside porous substrate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoparticles by sputtering onto glycerol: effect of the argon pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiPIMS today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition using pulsed regime in magnetron sputtering : principle, characteristics and comparison with pulsed-electron and pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Aluminum Nanostructured Films by DC Magnetron Sputtering for Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURFACES, INTERFACES AND COATINGS TECHNOLOGIES SICT2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar hipims for filling silicon trenches and porous substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics approach to plasma nanocatalyst growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis and electrocatalytic behavior of Pt-based nano-catalyst obtained via magnetron sputtering onto vegetal glycerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Orozco Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Bigarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fundamentals and Developpments of Fuel Cells (FDFC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, NANTES, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393231v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of titanium dioxide thin films obtained by hot target magnetron sputtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Dynamics approach to plasma nanocatalyst growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Millon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amael Caillard</w:t>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fundamentals and Developpments of Fuel Cells (FDFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394328v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrocatalytic behavior of Pt-based nano-catalyst obtained via magnetron sputtering onto vegetal glycerin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of titanium dioxide thin films obtained by hot target magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371965v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt, PtBi, PtCu and PtCuBi clusters grown in a plasma based gas aggregation source for glycerol electrocatalytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chamorro-Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of metal surface nanostructuration by He + implantation: plasma experiments and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Bimetallic Nanoclusters of Pt-Bi and Pt-Cu grown in a Gas Aggregation Source (GAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro-Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society, Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PtBi, PtCu and PtBiCu nanoclusters grown in a magnetron based gas aggregation source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro-Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PdPt nanocatalyst synthesis via liquid medium sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Orozco-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot target magnetron sputtering applied to oxide thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin film International Union Meeting (PLATHINIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics approach to plasma nanoparticle growth and reactivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of the texture of gadolinia-doped ceria thin films in reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Eighteenth International Conference on Reactive Sputter Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Gent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912206v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the texture of gadolinia-doped ceria thin films in reactive magnetron sputtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Dynamics approach to plasma nanoparticle growth and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth International Conference on Reactive Sputter Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Gent, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394341v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Palladium Nanoclusters deposition rate with the introduction of O2 in a Gas Aggregation Source (GAS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des premiers stades de l’insertion d’hélium dans le tungstène : apport du couplage entre simulation numérique et caractérisation NRA/PAS des échantillons implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pentecoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">7 ème rencontre "Ion Beam Applications Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nuan le fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912190v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des premiers stades de l’insertion d’hélium dans le tungstène : apport du couplage entre simulation numérique et caractérisation NRA/PAS des échantillons implantés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the Palladium Nanoclusters deposition rate with the introduction of O2 in a Gas Aggregation Source (GAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro-Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 ème rencontre "Ion Beam Applications Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nuan le fuzelier, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394356v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics simulations of plasma sputtered nanocatalyst growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro-Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering, 17 - 21 Sep 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et simulation des premiers stades de l’insertion d’hélium dans le tungstène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général SFP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on bilayer yttria stabilized zirconia / gadolinia doped ceria deposits manufactured by reactive magnetron sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Catalytic nanomaterials for fuel cell by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Innovations in Thin Film Processing and Characterization (ITFPC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634853v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of the first stages of metal surface nanostructuration based on He+ implantation: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées Nationales sur les Technologies Emergentes en micronanofabrication, (JNTE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature magnetron sputtering of a Nickel target above the Curie Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El'Mokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Colloquium on Plasma processes (CIP-MIATEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic nanomaterials for fuel cell by magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Study on bilayer yttria stabilized zirconia / gadolinia doped ceria deposits manufactured by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes Berndt</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coddet Pierre-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Innovations in Thin Film Processing and Characterization (ITFPC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625489v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design catalytic nanocluster by magnetron-sputter gas-aggregation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding ternary PEMFC nanocatalyst atomic arrangement during growth and annealing: a Molecular Dynamics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tejs Vegge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Palladium nanoclusters by Gas Aggregation Source (GAS): Study of the addition of a reactive gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro-Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renatech depot : Renatech Thématique Dépôts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and simulations of He+ implantation into tungsten at low fluxes: influence of the ion kinetic energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Colloquium on Plasma processes (CIP-MIATEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic contributions at the substrate in various regimes of reactive magnetron sputter deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Study on yttria stabilized zirconia electrolyte and gadolinia-doped ceria barrier layer deposited by d.c. magnetron sputtering under reactive conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358840v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on yttria stabilized zirconia electrolyte and gadolinia-doped ceria barrier layer deposited by d.c. magnetron sputtering under reactive conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Energetic contributions at the substrate in various regimes of reactive magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358859v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic of energy transfers in sputter deposition: a way to investigate the sputtering process and the film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanos Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Reduction Reaction at Binary and Ternary Nanocatalysts Based on Pt, Ni and Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styven Lankiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stève Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">230th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic transition of a nickel target during sputtering process in Ar or Ar/O2 mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokh Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles synthesis by magnetron based gas aggregation source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de membranes Nafion par procédé laser pour PEMFC faiblement chargée en platine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Overview of SMARTCAT - Systematic, Material-oriented Approach using Rational design to develop break-Through Catalyst s for commercial automotive PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styven Lankiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle GdR HySPaC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Porticcio, France</w:t>
+              <w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358944v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot target magnetron sputtering: the influence of the magnetron target temperature on the sputtering process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Plasma Sputtered Ultra-low Platinum Nanocatalyst Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS 2015) Spring Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289478v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations of Plasma Sputtered Ultra-low Platinum Nanocatalyst Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Structuration de membranes Nafion par procédé laser pour PEMFC faiblement chargée en platine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Bigarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle GdR HySPaC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212757v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of SMARTCAT - Systematic, Material-oriented Approach using Rational design to develop break-Through Catalyst s for commercial automotive PEMFC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot target magnetron sputtering: the influence of the magnetron target temperature on the sputtering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mokh Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrolysis and Fuel Cell Discussions. Challenges Towards Zero Platinum for Oxygen Reduction, EFCD2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS 2015) Spring Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212449v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot target magnetron sputtering: the influence of the magnetron target temperature on the sputtering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokh Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th international Colloquium on Plasma Processes CIP2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He+ implantation into tungsten at low kinetic energy and low fluxes using a plasma source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th international Colloquium on Plasma Processes – CIP2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy flux diagnostics in thin film deposition by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokh Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature growth processes with helicon radio-frequency plasmas. TiO2 films and Pt/C nano-clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International conference on Surface Modification of Materials by Ion Beams (SMMIB-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design catalytic materials for PEMFC by plasma sputtering deposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma-Quebec 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved study of the HiPIMS palladium, platinum and gold post-discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanos Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bigarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th international Colloquium on Plasma Processes – CIP2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design the catalyst (layer) for fuel cell using plasma techniques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EERA JP Fuel Cells &amp; Hydrogen Technologies SP2: Catalyst and Electrodes “Bridging experimental and numerical research: Next generation electrodes and catalysts for more durable and efficient fuel and electrolysis cells », </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Colmenares-Rausseo, May 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of helium implantation in tungsten crystal at low incident energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of energy transfers at the substrate during “transition steps” in magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Plasma Surface Engineering PSE 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium interaction with tungsten surface at low incident energy and low ion fluxes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Time resolved study of the HiPIMS postdischarge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palmucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.HT5</w:t>
+              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.E-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058488v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved study of the HiPIMS postdischarge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Helium interaction with tungsten surface at low incident energy and low ion fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pentecoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.E-12</w:t>
+              <w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.HT5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058496v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’implantation d’hélium dans le tungstène : Développement d’une source plasma ICP-RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Québec colloque 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt and PtX nanoclusters prepared by gas aggregation cluster source for proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mikikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of helium implantation in tungsten crystal at low incident energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taieb Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering - PSE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoclusters prepared by magnetron sputtering and cluster beam deposition for proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVC-19 / ICN+T 2013 and partner conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ICP source for the study of helium insertion in tungsten</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Belhabib</w:t>
+                <w:t xml:space="preserve">Plasma Co-Sputtering Methods for the One-Step Synthesis of Pt-C Nanowires Composites With Enhanced Electrocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVC-19/ICSS-15 AND ICN+T 2013 2013/MIATEC 2013/CIP 2013/RSD 2013 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">224th ECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. paper_20894_abstract_4449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289402v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PEMFC active layer architectures for optimized Pt utilization rate,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jannick Bigarre</w:t>
+                <w:t xml:space="preserve">Development of an ICP source for the study of helium insertion in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pentecoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">IVC-19/ICSS-15 AND ICN+T 2013 2013/MIATEC 2013/CIP 2013/RSD 2013 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905756v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Pt Content Catalyst Coated Membrane as Deposited by Plasma Sputtering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">New PEMFC active layer architectures for optimized Pt utilization rate,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, France</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905771v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Co-Sputtering Methods for the One-Step Synthesis of Pt-C Nanowires Composites With Enhanced Electrocatalytic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Low Pt Content Catalyst Coated Membrane as Deposited by Plasma Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">224th ECS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. paper_20894_abstract_4449</w:t>
+              <w:t xml:space="preserve">5th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905837v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HELIUM INTERACTION WITH TUNGSTEN SURFACE AT LOW INCIDENT ENERGY AND LOW ION FLUXES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taieb Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PASI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Luxembourg. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Simulations of plasma sputtering deposition and nanocluster growth on surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PASI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of multi-element metallic thin films by magnetron sputtering: metallic glasses and high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulations of cluster growth in nanostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lu Xie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive Sputter Deposition, RSD 2012 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289228v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of cluster growth in nanostructured materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Deposition of multi-element metallic thin films by magnetron sputtering: metallic glasses and high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolique Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.104-105</w:t>
+              <w:t xml:space="preserve">Reactive Sputter Deposition, RSD 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757551v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pulvérisation plasma au GREMI : Expériences et Simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la division plasma de la société française de physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulvérisation magnétron pulsée à haute puissance pour la synthèse de catalyseur platine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">réunion annuelle GdR PACS Belfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low Catalytic Metal Loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Assemblages autosupportés de pile à membrane protonique avec électrodes en couches minces élaborées par pulvérisation plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Baranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">220th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Boston, United States. http://ecsmeet2.peerx-press.org/ms_files/ecsmeet2/2011/03/18/00000158/00/158_0_art_0_lx8wxp.pdf</w:t>
+              <w:t xml:space="preserve">Réunon GdR PACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613861v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages autosupportés de pile à membrane protonique avec électrodes en couches minces élaborées par pulvérisation plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">High Performance Plasma Sputtered Fuel Cell Electrodes with Ultra Low Catalytic Metal Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunon GdR PACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">220th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Boston, United States. http://ecsmeet2.peerx-press.org/ms_files/ecsmeet2/2011/03/18/00000158/00/158_0_art_0_lx8wxp.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613864v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITFPC-MIATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Nancy, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t>
+              <w:t xml:space="preserve">CIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, NANTES, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642326v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputter deposition of Aluminum onto micropatterned silicon substrates: Experiments and molecular dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITFPC-MIATEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t>
+              <w:t xml:space="preserve">ITFPC-MIATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nancy, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642323v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt based thin films deposited by magnetron sputtering for PEMFC and DMFC fuel cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Plasma sputter deposition of Aluminum onto micropatterned silicon substrates: Experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, NANTES, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
+              <w:t xml:space="preserve">ITFPC-MIATEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, France. http://vide.org/itfpc-miatec2011/fileadmin/document/ITFPC-MIATEC_program_oral.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613858v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas create a new path for next generation hydrogen fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOWARDS GLOBAL ARTIFICIAL PHOTOSYNTHESIS. Energy, Nanochemistry &amp; Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformité, microstructure et purété de films d'aluminium déposés sur substrats de Si patternés. Etude comparative selon le procédé de dépôt : pulvérisation plasma, ablation laser, dépôt chimique en phase vapeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shaharil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 0235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma sputtering deposition of catalytic films based on platinum alloys and non-precious metal alloy catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CARISMA International Conference on Progress in MEA components for Medium and High Temperature Polymer Electrolyte Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, La Grande Motte, France. http://www.progressmea.org/data/MEA2010_programme.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une couche mince métallique fonctionnelle pour la caract érisation thermique d'un substrat poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structure, composition and contact angle relationship in thin films of AlCoCrCuFeNi high entropy alloy and ZrCuAl metallic glass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Développement de coeurs de piles à combustible par procédés plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493235v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de coeurs de piles à combustible par procédés plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Utilisation de catalyseurs à base de palladium déposés par pulvérisation plasma pour piles à combustible à membrane protonique et anionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr Ennajdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Escalier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.06-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451834v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de catalyseurs à base de palladium déposés par pulvérisation plasma pour piles à combustible à membrane protonique et anionique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Complex structure, composition and contact angle relationship in thin films of AlCoCrCuFeNi high entropy alloy and ZrCuAl metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.06-511</w:t>
+              <w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542191v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of yttria stabilized zirconia thin film by high-power impulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Magnfält</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiempanakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Helmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell electrodes with ultra-low Pt loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Fuel Cell Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Kofu, Japan. http://fc-nano.yamanashi.ac.jp/english/ifcw/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de nano-agrégats de palladium déposés par pulvérisation plasma pour piles à combustible à membranes protonique et anionique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Plasma fabrication of electrochemical micro-systems for a hydrogen economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod W. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Corr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009 Symposium C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426791v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma fabrication of electrochemical micro-systems for a hydrogen economy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Croissance de nano-agrégats de palladium déposés par pulvérisation plasma pour piles à combustible à membranes protonique et anionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009 Symposium C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
+              <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409270v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature plasma processing techniques applied to fuel cell technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EPS Conference on Plasma Physics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing for fabricating PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;task=view&amp;id=63&amp;year=2009&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches catalytiques à base de nanofibres de carbone alignées obtenues par procédés plasma couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de nanoagrégats dans un milieu nanoporeux par pulvérisation plasma. Expériences, simulations, modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion PPF CaSciModOT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Based Improvements in Fuel Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Plasma nano-science for Fuel Cells (Plenary Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPS 2008: The 35th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. http://www.icops2008.org/icops2008-program-web.pdf p.73</w:t>
+              <w:t xml:space="preserve">GORDON Research Conference GRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, South Hadley MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336108v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Advanced electrochemical micro-systems with membrane materials designed by plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Corr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems Reykjavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A1-ApplBattFuelC%2013/Oral-request/amael.caillard@univ-orlea</w:t>
+              <w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A3-ApplSeparMembr%2014/Poster/christine.charles@anu.edu.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336110v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced electrochemical micro-systems with membrane materials designed by plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Plasma Based Improvements in Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramdutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A3-ApplSeparMembr%2014/Poster/christine.charles@anu.edu.pdf</w:t>
+              <w:t xml:space="preserve">ICOPS 2008: The 35th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. http://www.icops2008.org/icops2008-program-web.pdf p.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336109v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma nano-science for Fuel Cells (Plenary Lecture)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GORDON Research Conference GRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, South Hadley MA, United States</w:t>
+              <w:t xml:space="preserve">MH 2008 International Symposium on Metal-Hydrogen Systems Reykjavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Reykjavik, Iceland. http://nsm.raunvis.hi.is/~nsm/abstracts/A1-ApplBattFuelC%2013/Oral-request/amael.caillard@univ-orlea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336075v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New plasma prepared electrodes for hydrogen fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial Australian Institute of Physics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma deposition of PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells Science &amp; Technology 2008 - Scientific Advances in Fuel Cell Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark. http://www.fuelcelladvances.com/fuelcellPosterProgramme.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processes for the manufacture of Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells 2008 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fuel cell electrodes using plasma based nanocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramdutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS-ICEM 2008 International Conference on Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Sidney, Australia. http://physconf.anu.edu.au/amrs/p./_icem08/icem08_conference_program_smaller.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de cœurs de piles à combustible par procédés plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Films minces – Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low pressure plasmas for fuel cell design. Plasmas create a new path for future fuel cell designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Physics of Ionised Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of plasma fuel cell cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP2007 - 16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sputtering deposition of PEMFC active catalytic layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Plasma based Pt/C nanostructures for fuel cell electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Physics of ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t>
+              <w:t xml:space="preserve">Carbon for Energy Storage and Environment Protection (CESEP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336106v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma processes to improve Proton Exchange Membrane Fuel Cell (PEMFC) conversion efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Charles</w:t>
+                <w:t xml:space="preserve">Plasma create new path for future fuel cell designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Vacuum Congress (IVC-17) and 13th International Conference on Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, STOCKHOLM, Sweden</w:t>
+              <w:t xml:space="preserve">28th ICPIG, July 15-20, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336064v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure plasma for fuel cell design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Caillard</w:t>
+                <w:t xml:space="preserve">Plasma sputtering deposition of PEMFC active catalytic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rabat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">28th International Conference on Physics of ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160911v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma create new path for future fuel cell designs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Charles</w:t>
+                <w:t xml:space="preserve">Plasma processes to improve Proton Exchange Membrane Fuel Cell (PEMFC) conversion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICPIG, July 15-20, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">17th International Vacuum Congress (IVC-17) and 13th International Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204420v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma based Pt/C nanostructures for fuel cell electrode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Tessier</w:t>
+                <w:t xml:space="preserve">Low pressure plasma for fuel cell design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon for Energy Storage and Environment Protection (CESEP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">28th ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336131v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of plasma fuel cell cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of Aseanian Membrane Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel cell active layers by plasma sputtering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP2007 - 16th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma thin film as new materials for miniature fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations on Thin Films Processing and Characterisation - ITFPC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de piles à combustible par procédés plasmas basse pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de la Division Plasma de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Pont à Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous carbon thin film plasma CVD deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Laboratory plasmas applied to the hydrogen economy (fuel cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Ramdutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod W. Boswell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t>
+              <w:t xml:space="preserve">13th Intern. Conf. on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kiev, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098657v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing for fuel cell electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin Ramdutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory plasmas applied to the hydrogen economy (fuel cells)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Porous carbon thin film plasma CVD deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod W. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin Ramdutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rod W. Boswell</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Intern. Conf. on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kiev, Russia</w:t>
+              <w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097965v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory plasmas applie to the hydrogen economy (fuel cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin Ramdutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen, Fuel Cells and Alternative Transport Energies Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des performances de PEMFC – Influence des composants et modes d’assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Île de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing for fuel cell technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin Ramdutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low pressure plasmas for fuel cell synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conf. on Plasma Processing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, South Hadley, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiche : &amp;quot;Elaboration de pile à combustible protonique par procédés plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées du Réseau Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de piles à combustible à membrane échangeuse de protons par voie plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie, 2-4 Novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel cell synthesis by high density plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Colloquium on Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24846,2466 +24980,2466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium-based nanocatalysts by sputtering onto glycerol and solid carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedehsara Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, ANTIBES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma magnetron sputtering using combinatorial approach to deposit complex alloys thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boivin Dimitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Jagodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-DC reactive magnetron sputtering process for the deposition of solid oxide electrochemical cell layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Gadolinia-doped Ceria thin films by reactive DC magnetron and High Power Impulse Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin film International Union Meeting (PLATHINIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Pt based nano-catalyst in vegetal glycerin liquid by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Orozco-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering and evaporation mechanisms in magnetron process using a hot target,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Graillot-Vuillecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASE OF THE NICKEL TARGET TEMPERATURE IN MAGNETRON SPUTTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El'Mokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASE OF THE NICKEL TARGET TEMPERATURE IN MAGNETRON SPUTTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokh Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication, (JNTE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterned Nafion membrane for proton exchange membrane fuel cell with ultra-low Pt catalyst loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Understanding the phase formation of reactively sputtered zirconium oxide thin films: a joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Muhsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornil D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornil J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS 2015) Spring Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229860v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Enhancement of Thin Film a-Si:H Photovoltaic Devices by incorporating Ag Nanoparticles (Ag NPs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multistep magnetron sputter process for deposition of thick, dense fully oxidized YSZ films with high deposition rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coddet Pierre-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Energy Challenges and Mechanics-work on small scales 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th MIATEC and 14th RDS 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290684v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep magnetron sputter process for deposition of thick, dense fully oxidized YSZ films with high deposition rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Patterned Nafion membrane for proton exchange membrane fuel cell with ultra-low Pt catalyst loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Bigarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th MIATEC and 14th RDS 2015 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290715v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the phase formation of reactively sputtered zirconium oxide thin films: a joint experimental and theoretical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Performances Enhancement of Thin Film a-Si:H Photovoltaic Devices by incorporating Ag Nanoparticles (Ag NPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Elyaakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS 2015) Spring Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Energy Challenges and Mechanics-work on small scales 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290636v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron plasma sputtering of ferromagnetic materials near the Curie temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokh Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS 2015) Spring Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of energy transfers at the substrate during transition steps in reactive magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokh Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MIATEC and 14th RDS 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon Resonance (SPR) Effect of Ag and Au Nanoparticles (Ag and Au NP) for Performances Enhancement of Thin Film a-Si:H Photovoltaic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiqing Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esidor Ntsoenzok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas aggregation source based on pulsed plasma sputtering for the synthesis of PtX catalytic nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mikikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Melzer, Jürgen Meichsner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. European Physical Society, 38B, pp.P2-04-03, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique, évolUtion et inSTabilités de Poudres catalytiques par Pulvérisation Plasma Pulsé pour pile à Electrolyte Membranaire (Dust4Pem)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mikikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop de la Cellule Energie du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Modeling of Gold nanoparticles (Au NP) for efficiency improvement of a-Si:H photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiqing Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esidor Ntsoenzok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roussel J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European PV Solar Energy Conference EU PVSEC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une source Rf-ICP pour l’implantation He/W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pentecoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées d’échange du réseau CNRS Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of conventional DC magnetron sputtering to coat complex substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyacine Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27315,283 +27449,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport / adsorption / diffusion / agrégation d'atomes pulvérisés par plasma dans les matériaux poreux. Expériences et modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bourdon, A. Denoirjean,G. Marcos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma et son environnement. Plasmas froids en France et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Mission Ressources et Compétences technologiques, CNRS, Meudon, pp.137-158, 2012, Intégrations des savoirs et des savoir-faire éditée par Publications MRCT, 978-2-918701-09-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés plasmas pour l'élaboration de piles à combustible à membrane électrolyte polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmas Froids. Cinétiques, Transports et Transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intégrations - Université de Saint Etienne, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27601,433 +27735,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A FUEL CELL ELECTRODE, INVOLVING DEPOSITION ON A SUPPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 8.956.509 B2. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep metal deposition in a porous matrix by High power impulse magnetron sputtering (HiPIMS), porous substrates impregnated with metal catalyst and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Buvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1400306 / WO2015114168A1 (extension internationale du 06/08/2015). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A FUEL CELL ELECTRODE, INVOLVING DEPOSITION ON A SUPPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO2007063244. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de pile à combustible en couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2007/063245 AI. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28037,619 +28171,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Plasma deposition of PEFMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of plasma fuel cell cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of PEMFC-type fuel cells by plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of plasma fuel cell cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ennadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Elaboration de piles à combustible à membrane échangeuse de protons par voie plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28659,147 +28793,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical vs Experimental Sputtering Deposition Phase formation prediction in magnetron sputtered Cu(Ti)Zn thin films : Numerical vs Experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Jagodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vaubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Menou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28809,114 +28943,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fuel cell electrodes by plasma processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université d'Orléans; Australian National University, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00150605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId532"/>
+      <w:footerReference w:type="default" r:id="rId535"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28984,51 +29118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF96C5FC"/>
+    <w:nsid w:val="E7112666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29215,51 +29349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amael-caillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-1381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120995565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09104-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Jim&#233;nez de Haro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hufschmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Montes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06889-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jagodar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253997" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michiels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Britun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Thomann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Snyders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acaff4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zgheib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Besland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro-Coral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Baranton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na01009j" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco-Montes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09746" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Lahboub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127808" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Graillot-Vuillecot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2020.109734" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Chuon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1792-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Amany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.09.085" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitty Rom&#233;o Serge Kouam&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Raza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Mokh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.08.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06476" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El&#8217;mokh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.10.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buvat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001136" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jennings" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejs Vegge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343361v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pentecoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.06.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cescau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadoune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meddour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/47/475302" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Bigarre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2325061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-014-9855-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2338742" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300236" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E8A5438B70365D87F01EC9990DDA4B61CB7811C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.03.098" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simoes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.07.039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Guo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojuan Zhi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Jin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206606r" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3635648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203351p" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/002233FB94485ECAC4090E16BC23C85417CFF618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.080" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Aloui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1045-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286EAFC020D285E913819E51C223AB302801C425/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.045901" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.09.051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Charles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Ramdutt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod W. Boswell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F727C883D1AC1653300117AB18893FE3262360E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boswell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meige" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008142" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745210" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163546v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG0JMD3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/30/305603" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KGF14NKK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramdutt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/5A/S06" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T17MX7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.07.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8327JVSL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097399v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFS125NJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228098v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elidiane Rangel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Passeti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228083v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229885v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343986v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436386v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436398v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393231v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394328v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371965v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro-Coral" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pentecoste" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393291v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394509v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orozco-Montes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394216v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912206v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912194v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634754v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625489v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625502v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625506v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358883v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625498v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styven Lankiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Baranton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358835v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokh Mariem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358829v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289478v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212430v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290726v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarra-Bournet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212423v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358918v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Belhabib" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289446v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mariem" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Belhabib" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058496v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmucci" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290719v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058481v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905798v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905756v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Ferrandez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905771v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905837v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289228v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757551v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757596v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757613v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613861v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613864v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642326v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Ennajdaoui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vogt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642323v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613850v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540019v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaharil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prud'Homme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613856v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661814v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaume" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451834v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542191v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409742v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426791v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409270v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Corr" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409267v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409333v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336108v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336110v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336109v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336075v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338182v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336112v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336113v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennadjaoui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336080v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336061v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336093v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336106v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160911v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204420v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charles" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336131v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336130v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336087v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336068v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275093v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098657v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sutherland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101231v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097965v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222672v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101211v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098359v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080405v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guesmi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160917v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080369v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243689v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Dimitri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394243v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372072v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauldubois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912178v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920292v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El'Mokh" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634840v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229860v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290684v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290636v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Muhsin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil D." TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil J." TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289481v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290717v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164676v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053581v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126773v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289472v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussel J." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289414v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288943v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080407v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356825v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leclerc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356832v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336138v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080367v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361813v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160927v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275176v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160923v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150605v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amael-caillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-1381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120995565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Jim&#233;nez de Haro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hufschmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Montes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06889-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09104-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jagodar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253997" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fazeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683463v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maroussiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Movaffaq Kateb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michiels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Britun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Snyders" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acaff4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zgheib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Besland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106731" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro-Coral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Baranton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na01009j" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco-Montes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09746" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Lahboub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Graillot-Vuillecot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2020.109734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Chuon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1792-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Amany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.09.085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitty Rom&#233;o Serge Kouam&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Raza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Mokh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.08.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06476" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El&#8217;mokh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.10.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buvat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pentecoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816001136" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jennings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejs Vegge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cescau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadoune" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meddour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/47/475302" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Bigarre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2325061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-014-9855-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2338742" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300236" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E8A5438B70365D87F01EC9990DDA4B61CB7811C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.03.098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752502v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3635648" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Guo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojuan Zhi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Jin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206606r" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Simoes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.07.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203351p" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/002233FB94485ECAC4090E16BC23C85417CFF618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.080" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Aloui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ung" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1045-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286EAFC020D285E913819E51C223AB302801C425/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.045901" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338141v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.09.051" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355750v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Charles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Ramdutt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod W. Boswell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045207" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F727C883D1AC1653300117AB18893FE3262360E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boswell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meige" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008142" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326641v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326642v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745210" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramdutt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/5A/S06" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0T17MX7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163546v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutanceau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG0JMD3C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/30/305603" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KGF14NKK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315412v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.07.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8327JVSL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097399v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006035" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFS125NJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elidiane Rangel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Passeti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228120v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228059v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176851v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Disson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176842v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291440v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Orozco Montes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedehsara Fazeli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291423v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291455v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229885v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291594v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussiak Alexandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291635v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436390v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Rochdi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436411v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Bigarr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394328v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394359v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro-Coral" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baranton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394486v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pentecoste" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393291v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394305v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orozco-Montes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912206v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394356v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634859v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634853v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625502v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625506v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634846v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625522v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358840v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styven Lankiang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Baranton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358835v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokh Mariem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358829v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212757v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358944v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289478v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290681v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212430v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290726v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarra-Bournet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229829v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212423v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigarr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358918v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289450v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Belhabib" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289446v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mariem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058496v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palmucci" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Belhabib" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290719v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120859v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905798v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905837v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289402v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905756v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Ferrandez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905771v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905858v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905849v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757551v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289228v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757596v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757613v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613864v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613858v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Ennajdaoui" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vogt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642326v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642323v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613850v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaharil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prud'Homme" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613856v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661814v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaume" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542191v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409742v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409270v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Corr" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426791v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409234v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409267v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426792v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409333v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336075v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336109v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336108v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336110v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338182v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336113v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennadjaoui" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336111v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336080v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336061v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336093v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204420v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charles" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336106v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336064v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160911v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336087v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336068v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275093v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097965v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101231v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sutherland" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098657v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103603v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222672v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101211v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098359v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080405v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guesmi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080369v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243652v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243689v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Dimitri" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394285v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394243v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372072v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauldubois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912178v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920292v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El'Mokh" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634840v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290636v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Muhsin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil D." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil J." TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229860v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290684v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289481v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290717v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164676v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053581v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126773v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289472v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussel J." TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289414v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288943v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080407v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356825v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leclerc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356832v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336138v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080367v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361813v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160927v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160924v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275176v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160923v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850595v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150605v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>