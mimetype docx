--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -438,222 +438,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Atomistic Kerogen Models and Their Applications for Gas Adsorption and Diffusion: A Mini-Review</w:t>
+                <w:t xml:space="preserve">Simple and efficient algorithms based on Volterra equations to compute memory kernels and projected cross-correlation functions from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03633⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014073v1</w:t>
+                <w:t xml:space="preserve">hal-04249446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and efficient algorithms based on Volterra equations to compute memory kernels and projected cross-correlation functions from molecular dynamics</w:t>
+                <w:t xml:space="preserve">Development of Atomistic Kerogen Models and Their Applications for Gas Adsorption and Diffusion: A Mini-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (14), </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.1678-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249446v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulation of Argon Adsorption and Diffusion in a Microporous Carbon with Poroelastic Couplings</w:t>
               </w:r>
@@ -678,51 +678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Ariskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (27), pp.9384-9395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,51 +1150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (26), pp.5635-5640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1222,265 +1222,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelasticity of Methane-Loaded Mature and Immature Kerogen from Molecular Simulations</w:t>
+                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02534⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958679v1</w:t>
+                <w:t xml:space="preserve">hal-03893044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
+                <w:t xml:space="preserve">Poroelasticity of Methane-Loaded Mature and Immature Kerogen from Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (45), pp.13766-13780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893044v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
               </w:r>
@@ -1760,74 +1760,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957745v1</w:t>
@@ -2119,77 +2119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Volume Theory of Hydrocarbon Mixture Transport in Nanoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (19), pp.3712-3717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (19), pp.3712-3717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2334,274 +2334,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic rotation dynamics simulation of electro-osmosis</w:t>
+                <w:t xml:space="preserve">A parameter identification problem in stochastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ceratti</w:t>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+                <w:t xml:space="preserve">Marielle Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.190-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201448008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893052v1</w:t>
+                <w:t xml:space="preserve">hal-00942730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parameter identification problem in stochastic homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic rotation dynamics simulation of electro-osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ceratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Minvielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaël Obliger</w:t>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Simon</w:t>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.190-214. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (17-18), pp.2476-2486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201448008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942730v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Rotation Dynamics simulation of electro-osmosis</w:t>
               </w:r>
@@ -2613,100 +2613,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide R. Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212122v1</w:t>
@@ -2730,90 +2730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network model of electrokinetic transport through charged porous media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (4), pp.article No 043013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,51 +2873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,90 +3026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling electrokinetic transport in clays with lattice Boltzmann and Pore Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Clay Minerals Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMS Workshop Lectures, Volume 21: Filling The Gaps–From Microscopic Pore Structures To Transport Properties In Shales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, , pp.129-135, 2016, Clay Minerals Society Workshop Lectures Series, </w:t>
@@ -3419,51 +3419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Eduardo Delhumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ariskina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143707" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Potier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c00865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonjae Park" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Limmer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galli&#233;ro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c03970" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minliang Lai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03266" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ulm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bischak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812718115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01684" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Minvielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01025807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.043013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145660v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Eduardo Delhumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ariskina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Potier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c00865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonjae Park" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Limmer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galli&#233;ro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c03970" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minliang Lai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03266" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ulm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02534" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bischak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812718115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01684" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Minvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01025807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.043013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145660v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>