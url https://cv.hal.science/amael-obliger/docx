--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -308,1685 +308,1655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying in nanoporous media with Kelvin effect: Capillary imbibition against evaporation by smoothed particle hydrodynamics method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confined fluid dynamics in a viscoelastic, amorphous, and microporous medium: Study of a kerogen by molecular simulations and the generalized Langevin equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Ariskina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Amrofel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
+                <w:t xml:space="preserve">Guillaume Galliéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0186916⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (12), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0225299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574263v1</w:t>
+                <w:t xml:space="preserve">hal-05619596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and efficient algorithms based on Volterra equations to compute memory kernels and projected cross-correlation functions from molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying in nanoporous media with Kelvin effect: Capillary imbibition against evaporation by smoothed particle hydrodynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Amrofel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143707⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.022028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0186916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249446v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Atomistic Kerogen Models and Their Applications for Gas Adsorption and Diffusion: A Mini-Review</w:t>
+                <w:t xml:space="preserve">Simple and efficient algorithms based on Volterra equations to compute memory kernels and projected cross-correlation functions from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03633⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014073v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Argon Adsorption and Diffusion in a Microporous Carbon with Poroelastic Couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Atomistic Kerogen Models and Their Applications for Gas Adsorption and Diffusion: A Mini-Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (27), pp.9384-9395. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.1678-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c00865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249438v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Screening Dictates the Radiative Lifetimes of Excitations in Lead Halide Perovskites</w:t>
+                <w:t xml:space="preserve">Molecular Simulation of Argon Adsorption and Diffusion in a Microporous Carbon with Poroelastic Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoonjae Park</w:t>
+                <w:t xml:space="preserve">Kévin Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Ariskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Limmer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00077⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (27), pp.9384-9395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c00865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893025v1</w:t>
+                <w:t xml:space="preserve">hal-04249438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Volume Model for Transport in Flexible Kerogen of Source Rock’s Organic Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristina Ariskina</w:t>
+                <w:t xml:space="preserve">Nonlocal Screening Dictates the Radiative Lifetimes of Excitations in Lead Halide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoonjae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Galliéro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaël Obliger</w:t>
+                <w:t xml:space="preserve">David Limmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (38), pp.7409-7417. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2398-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c03970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893019v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Ionic Rectification in Perovskite Nanowire Heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Kong</w:t>
+                <w:t xml:space="preserve">Free Volume Model for Transport in Flexible Kerogen of Source Rock’s Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Ariskina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Galliéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (38), pp.7409-7417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c03970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893026v1</w:t>
+                <w:t xml:space="preserve">hal-03893019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Diffusion in a Flexible Kerogen Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Ionic Rectification in Perovskite Nanowire Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minliang Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Limmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b03266⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.8151-8156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372074v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
+                <w:t xml:space="preserve">Methane Diffusion in a Flexible Kerogen Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (26), pp.5635-5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893044v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelasticity of Methane-Loaded Mature and Immature Kerogen from Molecular Simulations</w:t>
+                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02534⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958679v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (49), pp.12365-12370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1808402115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic anion diffusivity in lead halide perovskites is facilitated by a soft lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaël Obliger</w:t>
+                <w:t xml:space="preserve">C.S. Kley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bischak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (47), pp.11929-11934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1812718115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
+                <w:t xml:space="preserve">Poroelasticity of Methane-Loaded Mature and Immature Kerogen from Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (45), pp.13766-13780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957745v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1808402115⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893030v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cellulose to kerogen: molecular simulation of a geological process</w:t>
               </w:r>
@@ -1998,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,77 +2089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Volume Theory of Hydrocarbon Mixture Transport in Nanoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (19), pp.3712-3717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,77 +2206,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Volume Theory of Hydrocarbon Mixture Transport in Nanoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (19), pp.3712-3717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,63 +2421,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic rotation dynamics simulation of electro-osmosis</w:t>
+                <w:t xml:space="preserve">Stochastic Rotation Dynamics simulation of electro-osmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ceratti</w:t>
+                <w:t xml:space="preserve">Davide R. Ceratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2530,466 +2500,336 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 113 (17-18), pp.2476-2486. </w:t>
+              <w:t xml:space="preserve">, 2015, 113 (17-18), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893052v1</w:t>
+                <w:t xml:space="preserve">hal-01212122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Rotation Dynamics simulation of electro-osmosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore network model of electrokinetic transport through charged porous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide R. Ceratti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+                <w:t xml:space="preserve">Daniel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037370⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (4), pp.article No 043013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.043013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212122v1</w:t>
+                <w:t xml:space="preserve">hal-01025807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network model of electrokinetic transport through charged porous media.</w:t>
+                <w:t xml:space="preserve">Numerical homogenization of electrokinetic equations in porous media using lattice-Boltzmann simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (4), pp.article No 043013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.043013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.013019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2999,163 +2839,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling electrokinetic transport in clays with lattice Boltzmann and Pore Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Clay Minerals Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMS Workshop Lectures, Volume 21: Filling The Gaps–From Microscopic Pore Structures To Transport Properties In Shales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, , pp.129-135, 2016, Clay Minerals Society Workshop Lectures Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3165,114 +3005,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle du transport électrocinétique en milieu poreux chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01145660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3419,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Eduardo Delhumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ariskina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Potier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c00865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonjae Park" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Limmer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galli&#233;ro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c03970" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minliang Lai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03266" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ulm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02534" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bischak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812718115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Berthonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01684" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Minvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceratti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01025807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.043013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145660v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Eduardo Delhumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ariskina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galli&#233;ro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c00865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonjae Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Limmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c03970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Kong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minliang Lai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03266" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bischak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812718115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ulm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01684" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Minvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R. Ceratti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01025807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.043013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.10" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145660v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>