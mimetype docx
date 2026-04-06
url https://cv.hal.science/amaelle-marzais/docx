--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -909,178 +909,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d’une typo-chronologie pour la peinture murale médiévale : un outil pour appréhender le style d’un atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">Du formalisme à l'analyse morphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Damien; Caroline Heering; Michel Lefftz, Apr 2025, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536200v1</w:t>
+                <w:t xml:space="preserve">hal-05536106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un protocole d'acquisition des données sur le terrain appliqué à Ornamentum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge : une approche de la diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais; Géraldine Victoir, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536212v1</w:t>
+                <w:t xml:space="preserve">hal-05536200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église Saint-Martial du Châtelet à Budelière</w:t>
               </w:r>
@@ -1129,276 +1129,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une typo-chronologie pour la peinture murale médiévale : un outil pour appréhender le style d’un atelier</w:t>
+                <w:t xml:space="preserve">Proposition d'un protocole d'acquisition des données sur le terrain appliqué à Ornamentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du formalisme à l'analyse morphologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Damien; Caroline Heering; Michel Lefftz, Apr 2025, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge : une approche de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais; Géraldine Victoir, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536106v1</w:t>
+                <w:t xml:space="preserve">hal-05536212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports des nouvelles approches techniques pour l’étude des peintures murales romanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations archéologiques appliquées à la peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Décorum ! Les décors monumentaux médiévaux, de l’étude à la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Gensbeitel; Estelle Chargé, 2024, Trizay (Charente-Maritime), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05512965v1</w:t>
+                <w:t xml:space="preserve">hal-04709628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redécouverte de la peinture médiévale du prieuré de Lunay (41) : héraldique et ornements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apports des nouvelles approches techniques pour l’étude des peintures murales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe colloque biennal de Pommiers-en-Forez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pommiers-en-Forez, France</w:t>
+              <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709637v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval Wall paintings studies versus new methods of datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1414,126 +1401,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor funéraire de la Chartreuse : une mise en valeur de Thibaud de Vassalieu</w:t>
+                <w:t xml:space="preserve">Redécouverte de la peinture médiévale du prieuré de Lunay (41) : héraldique et ornements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chartreuse de Sainte-Croix-en-Jarez : redécouverte de l'architecture et des peintures murales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sainte Croix en Jarez, France</w:t>
+              <w:t xml:space="preserve">XIIIe colloque biennal de Pommiers-en-Forez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pommiers-en-Forez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709658v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typo-chronologie : une méthode applicable à la peinture murale ?</w:t>
               </w:r>
@@ -1582,165 +1582,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures de la chapelle de la collégiale de Chinon : une œuvre du XIXe ou du XVe siècle ?</w:t>
+                <w:t xml:space="preserve">Le décor funéraire de la Chartreuse : une mise en valeur de Thibaud de Vassalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierres, terres, papiers .. Un dialogue des sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Duriez; Ellébore Segain, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">La Chartreuse de Sainte-Croix-en-Jarez : redécouverte de l'architecture et des peintures murales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sainte Croix en Jarez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536085v1</w:t>
+                <w:t xml:space="preserve">hal-04709658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations archéologiques appliquées à la peinture</w:t>
+                <w:t xml:space="preserve">Les peintures de la chapelle de la collégiale de Chinon : une œuvre du XIXe ou du XVe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décorum ! Les décors monumentaux médiévaux, de l’étude à la restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Gensbeitel; Estelle Chargé, 2024, Trizay (Charente-Maritime), France</w:t>
+              <w:t xml:space="preserve">Pierres, terres, papiers .. Un dialogue des sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Duriez; Ellébore Segain, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709628v1</w:t>
+                <w:t xml:space="preserve">hal-05536085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convaincre en Italie à la Renaissance</w:t>
               </w:r>
@@ -2037,200 +2037,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiation pour des peintures murales cachées ou difficilement accessibles au public : l’exemple de Lasbordes (Aude)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+                <w:t xml:space="preserve">Le Christ en majesté du prieuré Saint-Jean-du-Grais à Azay-sur-Cher (37) : restitution du chantier peint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206776v1</w:t>
+                <w:t xml:space="preserve">hal-04206758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Christ en majesté du prieuré Saint-Jean-du-Grais à Azay-sur-Cher (37) : restitution du chantier peint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaelle Marzais</w:t>
+                <w:t xml:space="preserve">Quelle médiation pour des peintures murales cachées ou difficilement accessibles au public : l’exemple de Lasbordes (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blondaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leduc-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.13407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206758v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la main à l’esprit : étude sur les techniques et les styles des peintures murales dans l’ancien diocèse de Tours entre les XIe et XVe siècles</w:t>
               </w:r>
@@ -3126,51 +3126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peluchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Victoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Nakib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lpy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc-Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.13407" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.14232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03594192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peluchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Victoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Nakib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lpy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc-Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.13407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.14232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03594192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>