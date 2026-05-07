--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -72,2582 +72,2664 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers, circulations et pratiques picturales dans la peinture murale médiévale (Ve-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2026, Paris INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre regard sur la peinture monumentale : mortiers, enduits et badigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mortiers, bétons, plâtres, enduits et badigeons comme matériaux dans la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Baud; Anne Schmitt; Damien Laisney, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un protocole d'acquisition des données sur le terrain appliqué à Ornamentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge : une approche de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais; Géraldine Victoir, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'église Saint-Martial du Châtelet à Budelière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peinture murale médiévale dans les églises de la Creuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches sur la Peinture Murale, Sep 2025, Guéret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier de peintures murales médiévales : quelques cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Jean Pouilloux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’une typo-chronologie pour la peinture murale médiévale : un outil pour appréhender le style d’un atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du formalisme à l'analyse morphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Damien; Caroline Heering; Michel Lefftz, Apr 2025, Namur, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouverte de la peinture médiévale du prieuré de Lunay (41) : héraldique et ornements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe colloque biennal de Pommiers-en-Forez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pommiers-en-Forez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Wall paintings studies versus new methods of datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des nouvelles approches techniques pour l’étude des peintures murales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décor funéraire de la Chartreuse : une mise en valeur de Thibaud de Vassalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Chartreuse de Sainte-Croix-en-Jarez : redécouverte de l'architecture et des peintures murales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sainte Croix en Jarez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La typo-chronologie : une méthode applicable à la peinture murale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau, Amaëlle Marzais, Apr 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peintures de la chapelle de la collégiale de Chinon : une œuvre du XIXe ou du XVe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierres, terres, papiers .. Un dialogue des sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Duriez; Ellébore Segain, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigations archéologiques appliquées à la peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décorum ! Les décors monumentaux médiévaux, de l’étude à la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Gensbeitel; Estelle Chargé, 2024, Trizay (Charente-Maritime), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convaincre en Italie à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Nakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'Histoire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Château du Roy, Domme (24), Dordogne, Nouvelle-Aquitaine : rapport de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soulard</w:t>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerbaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Nouvelle Aquitaine. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romans-sur-Isère, collégiale Saint-Barnard : rapport du chantier-école sur les décors peints (19 mai – 2 juin 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Victoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drac Auvergne - Rhône-Alpes. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valencisse, Orchaise, Place de l'église, Eglise Saint-Barthélémy d'Orchaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collège apostolique de l’église de Ternand (XIIIe siècle, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie Auvergne - Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois, Hôtel-Dieu, 17 quai Abbé-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique et résultats des analyses : peintures murales des églises Saint-Nicolas (Tavant), Saint-Georges (Rochecorbon) et de la chapelle Sainte-Radegonde (Chinon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Centre-Val de Loire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Christophe-sur-le-Nais (37), église Saint-Christophe : étude technique des peintures murales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Centre-Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229911v1</w:t>
-              </w:r>
-[...1117 lines deleted...]
-                <w:t xml:space="preserve">hal-04239840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peindre sur les murs en Touraine au Moyen Âge (xie-xve siècle) : processus créatifs et mises en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15lpy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois. Des fragments de peintures murales découverts dans l’ancienne abbaye Saint-Laumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 182 (2), pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Christ en majesté du prieuré Saint-Jean-du-Grais à Azay-sur-Cher (37) : restitution du chantier peint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaelle Marzais</w:t>
+                <w:t xml:space="preserve">Quelle médiation pour des peintures murales cachées ou difficilement accessibles au public : l’exemple de Lasbordes (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blondaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leduc-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.13407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206758v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiation pour des peintures murales cachées ou difficilement accessibles au public : l’exemple de Lasbordes (Aude)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+                <w:t xml:space="preserve">Le Christ en majesté du prieuré Saint-Jean-du-Grais à Azay-sur-Cher (37) : restitution du chantier peint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206776v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la main à l’esprit : étude sur les techniques et les styles des peintures murales dans l’ancien diocèse de Tours entre les XIe et XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.19175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures romanes de l’église Notre-Dame de Rivière (Indre-et-Loire) : Technique et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie des peintures murales, la Chasse royale de la chapelle Sainte-Radegonde à Chinon (Indre-et-Loire) : étude technique et résultat des datations par le 14C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cravant-les-Côteaux, église Saint-Léger. Etude technique des peintures murales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 753-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation de la chaux (AMS) appliquée à la peinture murale : l’exemple d’une peinture romane à Rochecorbon (37) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.267-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures romanes de l’église Saint-Georges de Rochecorbon (37) : étude technique, iconographique et stylistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, LXIV, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2657,102 +2739,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie ou dessin : pourquoi choisir ? : le cas de François-Benjamin Chaussemiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2762,107 +2844,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les peintures murales par les relevés : l’exemple de Lasbordes (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peinture monumentale en Occitanie du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France. 18, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pds.14232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2872,114 +2954,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la main à l’esprit : étude sur les techniques et les styles des peintures murales dans l’ancien diocèse de Tours (XIe -XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université de Tours (UT), Tours, FRA, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03594192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3126,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peluchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Victoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Nakib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lpy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc-Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.13407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.14232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03594192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;tais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Nakib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peluchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Victoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc-Gueye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.13407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.14232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03594192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>