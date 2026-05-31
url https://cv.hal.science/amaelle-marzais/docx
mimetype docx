--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -257,920 +257,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un protocole d'acquisition des données sur le terrain appliqué à Ornamentum</w:t>
+                <w:t xml:space="preserve">Création d’une typo-chronologie pour la peinture murale médiévale : un outil pour appréhender le style d’un atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge : une approche de la diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais; Géraldine Victoir, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Du formalisme à l'analyse morphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Damien; Caroline Heering; Michel Lefftz, Apr 2025, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536212v1</w:t>
+                <w:t xml:space="preserve">hal-05536106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église Saint-Martial du Châtelet à Budelière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La peinture murale médiévale dans les églises de la Creuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches sur la Peinture Murale, Sep 2025, Guéret, France</w:t>
+              <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536098v1</w:t>
+                <w:t xml:space="preserve">hal-05536200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'église Saint-Martial du Châtelet à Budelière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">La peinture murale médiévale dans les églises de la Creuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches sur la Peinture Murale, Sep 2025, Guéret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536200v1</w:t>
+                <w:t xml:space="preserve">hal-05536098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier de peintures murales médiévales : quelques cas français</w:t>
+                <w:t xml:space="preserve">Proposition d'un protocole d'acquisition des données sur le terrain appliqué à Ornamentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jean Pouilloux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge : une approche de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais; Géraldine Victoir, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599796v1</w:t>
+                <w:t xml:space="preserve">hal-05536212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une typo-chronologie pour la peinture murale médiévale : un outil pour appréhender le style d’un atelier</w:t>
+                <w:t xml:space="preserve">Le chantier de peintures murales médiévales : quelques cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du formalisme à l'analyse morphologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Damien; Caroline Heering; Michel Lefftz, Apr 2025, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Conférences Jean Pouilloux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536106v1</w:t>
+                <w:t xml:space="preserve">hal-05599796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redécouverte de la peinture médiévale du prieuré de Lunay (41) : héraldique et ornements</w:t>
+                <w:t xml:space="preserve">Investigations archéologiques appliquées à la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe colloque biennal de Pommiers-en-Forez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pommiers-en-Forez, France</w:t>
+              <w:t xml:space="preserve">Décorum ! Les décors monumentaux médiévaux, de l’étude à la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Gensbeitel; Estelle Chargé, 2024, Trizay (Charente-Maritime), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709637v1</w:t>
+                <w:t xml:space="preserve">hal-04709628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval Wall paintings studies versus new methods of datation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Boisseau</w:t>
+                <w:t xml:space="preserve">Les apports des nouvelles approches techniques pour l’étude des peintures murales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701704v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports des nouvelles approches techniques pour l’étude des peintures murales romanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Sarrade</w:t>
+                <w:t xml:space="preserve">Medieval Wall paintings studies versus new methods of datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : L'art roman au XXIe siècle. L'avenir d'un passé à réinventer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), May 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05512965v1</w:t>
+                <w:t xml:space="preserve">hal-04701704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor funéraire de la Chartreuse : une mise en valeur de Thibaud de Vassalieu</w:t>
+                <w:t xml:space="preserve">Redécouverte de la peinture médiévale du prieuré de Lunay (41) : héraldique et ornements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Métais</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chartreuse de Sainte-Croix-en-Jarez : redécouverte de l'architecture et des peintures murales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sainte Croix en Jarez, France</w:t>
+              <w:t xml:space="preserve">XIIIe colloque biennal de Pommiers-en-Forez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pommiers-en-Forez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709658v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La typo-chronologie : une méthode applicable à la peinture murale ?</w:t>
+                <w:t xml:space="preserve">Le décor funéraire de la Chartreuse : une mise en valeur de Thibaud de Vassalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Boisseau, Amaëlle Marzais, Apr 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">La Chartreuse de Sainte-Croix-en-Jarez : redécouverte de l'architecture et des peintures murales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sainte Croix en Jarez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709624v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures de la chapelle de la collégiale de Chinon : une œuvre du XIXe ou du XVe siècle ?</w:t>
+                <w:t xml:space="preserve">La typo-chronologie : une méthode applicable à la peinture murale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierres, terres, papiers .. Un dialogue des sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Duriez; Ellébore Segain, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau, Amaëlle Marzais, Apr 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536085v1</w:t>
+                <w:t xml:space="preserve">hal-04709624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations archéologiques appliquées à la peinture</w:t>
+                <w:t xml:space="preserve">Les peintures de la chapelle de la collégiale de Chinon : une œuvre du XIXe ou du XVe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décorum ! Les décors monumentaux médiévaux, de l’étude à la restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Gensbeitel; Estelle Chargé, 2024, Trizay (Charente-Maritime), France</w:t>
+              <w:t xml:space="preserve">Pierres, terres, papiers .. Un dialogue des sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Duriez; Ellébore Segain, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709628v1</w:t>
+                <w:t xml:space="preserve">hal-05536085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convaincre en Italie à la Renaissance</w:t>
               </w:r>
@@ -2119,200 +2119,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiation pour des peintures murales cachées ou difficilement accessibles au public : l’exemple de Lasbordes (Aude)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+                <w:t xml:space="preserve">Le Christ en majesté du prieuré Saint-Jean-du-Grais à Azay-sur-Cher (37) : restitution du chantier peint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206776v1</w:t>
+                <w:t xml:space="preserve">hal-04206758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Christ en majesté du prieuré Saint-Jean-du-Grais à Azay-sur-Cher (37) : restitution du chantier peint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaelle Marzais</w:t>
+                <w:t xml:space="preserve">Quelle médiation pour des peintures murales cachées ou difficilement accessibles au public : l’exemple de Lasbordes (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blondaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leduc-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.13407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la main à l’esprit : étude sur les techniques et les styles des peintures murales dans l’ancien diocèse de Tours entre les XIe et XVe siècles</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;tais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Nakib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peluchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Victoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc-Gueye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.13407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.14232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03594192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;tais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Nakib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peluchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Victoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leduc-Gueye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.13407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04206772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.14232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03594192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>