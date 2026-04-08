--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -127,51 +127,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Cabranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -710,174 +710,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliocha Maldavsky (dir.), Les Laïcs dans la mission : Europe et Amériques xvie-xviii</w:t>
+                <w:t xml:space="preserve">Quelques images autour de Naufragios d'Alvar Nuñez Cabeza de Vaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Cabranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610756v1</w:t>
+                <w:t xml:space="preserve">hal-02541306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques images autour de Naufragios d'Alvar Nuñez Cabeza de Vaca</w:t>
+                <w:t xml:space="preserve">Aliocha Maldavsky (dir.), Les Laïcs dans la mission : Europe et Amériques xvie-xviii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Cabranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-89, pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541306v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guía del investigador americanista en Las Palmas de Gran Canaria</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048138v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes Rubio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Ibonette Oliva-Corado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Pilatowsky Go&#241;i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i108.1842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70839" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.60302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048138v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes Rubio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Ibonette Oliva-Corado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Pilatowsky Go&#241;i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i108.1842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70839" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.60302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>