--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -710,174 +710,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques images autour de Naufragios d'Alvar Nuñez Cabeza de Vaca</w:t>
+                <w:t xml:space="preserve">Aliocha Maldavsky (dir.), Les Laïcs dans la mission : Europe et Amériques xvie-xviii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Cabranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-89, pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541306v1</w:t>
+                <w:t xml:space="preserve">hal-03610756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliocha Maldavsky (dir.), Les Laïcs dans la mission : Europe et Amériques xvie-xviii</w:t>
+                <w:t xml:space="preserve">Quelques images autour de Naufragios d'Alvar Nuñez Cabeza de Vaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Cabranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.9014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610756v1</w:t>
+                <w:t xml:space="preserve">hal-02541306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guía del investigador americanista en Las Palmas de Gran Canaria</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048138v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes Rubio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Ibonette Oliva-Corado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Pilatowsky Go&#241;i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i108.1842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70839" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.60302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048138v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes Rubio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Ibonette Oliva-Corado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Pilatowsky Go&#241;i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i108.1842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70839" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.60302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calvo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>