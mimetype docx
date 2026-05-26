--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -132,1417 +132,1848 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">58171395752230521573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctorante en histoire de l'art médiéval (CESCM - ArTeHiS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Centre d'études supérieures de civilisation médiévale24 Rue de la Chaîne E13 - TSA 81118 - 86073 Poitiers Cedex 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse en cours :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> &amp;quot;Figures d’identités : les dalles funéraires à effigie dans l’Ouest de la France (XIIIe – XVIe siècles)&amp;quot; sous la direction de Mme Cécile Voyer et M. Jean-Marie Guillouët</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membre de l'ANR EFFIGY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : inventaire des plates-tombes à effigie gravées dans la région Pays de la Loire /  archéologie expérimentale (réalisation d'une dalle d'abbé pour l'abbaye de l'Épau)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sculpteurs ornemanistes de la cathédrale romane de Nantes des XIIe et XIIIe siècles</w:t>
+                <w:t xml:space="preserve">Une éternité détournée : le remploi des pierres tombales médiévales dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes secondaires en France et en Italie du XIIe au XIXe siècle.</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485050v1</w:t>
+                <w:t xml:space="preserve">hal-05537015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier des tombiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Gestes, outils, techniques et ateliers, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résultats de l'étude de la statue d'évêque de Saint-Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.183-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantes. Nouveaux éléments du décor de la cathédrale des XIIe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guillouët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (177-4), pp.382-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2019.13695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours. Statue d'évêque de la chapelle Saint-Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (4), pp.334-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éternité détournée : le remploi des pierres tombales médiévales dans la ville</w:t>
+                <w:t xml:space="preserve">Les sculpteurs ornemanistes de la cathédrale romane de Nantes des XIIe et XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Legeay; Jessy Jouan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...254 lines deleted...]
-                <w:t xml:space="preserve">hal-04485080v1</w:t>
+              <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes secondaires en France et en Italie du XIIe au XIXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024, Hors série, 9-782-75359-379-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity and epigrahy through effigial slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School in Medieval Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers (CESCM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’ici et d’ailleurs : circulations et transferts des représentations funéraires entre Flandres et Aunis à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">La circulation des modèles en art funéraire : l’exemple des dalles gravées médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e rencontres GRIM-IMAGO - L’ailleurs et l’étranger dans les images médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Master Histoire de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Apr 2026, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123862v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érigée en modèle ? Conception, fabrication et diffusion de la dalle à effigie gravée à la fin du Moyen Âge en Europe</w:t>
+                <w:t xml:space="preserve">Une vitrine sur la tombe ? Les plates-tombes à effigie gravée dans l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permanence et continuité dans l’art du Moyen Âge [Journées d'études]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris (INHA) et Lille (IRHiS), France</w:t>
+              <w:t xml:space="preserve">Ornamenta sacra. Insignes et objets liturgiques au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415223v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05563514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts sous arcatures : les manifestations architecturées de l'identité dans l’art funéraire à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Dans l'atelier d'un tombier médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtir l'identité. Architecture et identités collectives en Europe médiévale et moderne (XIe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cindy Debierre; Lilith Lebot; Mathilde Pubert, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études Supérieures de Civilisation Médiévale, Feb 2026, Poitiers (CESCM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113379v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier des tombiers : enquête sur l’identité à partir des plates-tombes à effigie. Méthodes et perspectives</w:t>
+                <w:t xml:space="preserve">Rassembler un corpus éparpillé : outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GRAPH-EAST : « Les acteurs de l’inscription : la question des ateliers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC GRAPH-EAST : Latin as an Alien Script in the Medieval 'Latin East'; Estelle Ingrand-Varenne, Jan 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Atelier de la doc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle documentaire du CESCM, Apr 2026, Poitiers (CESCM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930043v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter et commémorer pour mieux prier : les marqueurs mémoriels du XIe au XVIe siècle dans l’occident médiéval et leurs finalités</w:t>
+                <w:t xml:space="preserve">L’atelier des tombiers : enquête sur l’identité à partir des plates-tombes à effigie. Méthodes et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop GRAPH-EAST : « Les acteurs de l’inscription : la question des ateliers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC GRAPH-EAST : Latin as an Alien Script in the Medieval 'Latin East'; Estelle Ingrand-Varenne, Jan 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087188v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation de l'indexation sur la Base Romane : l'exemple de l'église Notre-Dame de Montmorillon (86)</w:t>
+                <w:t xml:space="preserve">Des morts sous arcatures : les manifestations architecturées de l'identité dans l’art funéraire à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCUS - Pôle peinture murale, 69e semaines d'études médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Bâtir l'identité. Architecture et identités collectives en Europe médiévale et moderne (XIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cindy Debierre; Lilith Lebot; Mathilde Pubert, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123936v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Princeps ou générique ? Étude de la commande, production et diffusion des dalles funéraires à effigie au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Actualisation de l'indexation sur la Base Romane : l'exemple de l'église Notre-Dame de Montmorillon (86)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commande, atelier, diffusion : la production « en série » dans les sociétés anciennes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maëlle Métais; Méganne Moulon; Ausonius, UMR 5607; Université Bordeaux Montaigne, Feb 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">FOCUS - Pôle peinture murale, 69e semaines d'études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485155v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le rôle de la défunte : l’impact du genre dans l’art et la commande funéraire de la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Représenter et commémorer pour mieux prier : les marqueurs mémoriels du XIe au XVIe siècle dans l’occident médiéval et leurs finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre et la mort. Approche croisée : archéologie, histoire et anthropologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludivine Capra; Andrea Charignon; Océane Vaux; Clémence Vial-Detambel; Laura Waldvogel, Nov 2024, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04812313v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuvre ressuscitée : étude d'une sculpture fragmentée</w:t>
+                <w:t xml:space="preserve">D’ici et d’ailleurs : circulations et transferts des représentations funéraires entre Flandres et Aunis à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nantes (Nantes Université), France</w:t>
+              <w:t xml:space="preserve">16e rencontres GRIM-IMAGO - L’ailleurs et l’étranger dans les images médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485119v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sculpteurs ornemanistes de la cathédrale romane de Nantes des XIIe et XIIIe siècles</w:t>
+                <w:t xml:space="preserve">Érigée en modèle ? Conception, fabrication et diffusion de la dalle à effigie gravée à la fin du Moyen Âge en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nantes, France. pp.107-119</w:t>
+              <w:t xml:space="preserve">Permanence et continuité dans l’art du Moyen Âge [Journées d'études]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris (INHA) et Lille (IRHiS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04424922v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Princeps ou générique ? Étude de la commande, production et diffusion des dalles funéraires à effigie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commande, atelier, diffusion : la production « en série » dans les sociétés anciennes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maëlle Métais; Méganne Moulon; Ausonius, UMR 5607; Université Bordeaux Montaigne, Feb 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le rôle de la défunte : l’impact du genre dans l’art et la commande funéraire de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre et la mort. Approche croisée : archéologie, histoire et anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludivine Capra; Andrea Charignon; Océane Vaux; Clémence Vial-Detambel; Laura Waldvogel, Nov 2024, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sculpteurs ornemanistes de la cathédrale romane de Nantes des XIIe et XIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France. pp.107-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04424922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sculpture sans-papiers : approche méthodologique de la matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Matérialité, visualité et signification »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIM (Groupe de recherches en iconographie médiévale); INHA (Institut National d'Histoire de l'Art), May 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre ressuscitée : étude d'une sculpture fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nantes (Nantes Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1610,51 +2041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB0A749F"/>
+    <w:nsid w:val="2DCB8F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1841,51 +2272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amal-azzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9466-2472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27621305X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58171395752230521573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2019.13695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amal-azzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9466-2472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27621305X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58171395752230521573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961608v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2019.13695" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Morvan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>