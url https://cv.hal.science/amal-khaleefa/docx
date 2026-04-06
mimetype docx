--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -769,51 +769,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -856,231 +856,302 @@
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03144854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues au cœur de l’exil : apprentissage, représentations, pratiques. L’exemple des Syriens dans le camp de Zaatari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Khaleefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA030095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05580361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation scolaire dans le camp de réfugiés de Zaatari : défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation en situation migratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, INSHEA, Université Paris-Lumières, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation en exil : les écoles du camp de Zaatari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer, enrôler, assigner à l’école, XIXe-XXIème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREMAM, Jul 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières en contexte de mobilité forcée : regards croisés entre le camp de Zaatari et la Croatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1096,742 +1167,742 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les réalités des familles réfugiées et demandeuses d’asile pour mieux les accompagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éducatifs et langagiers dans un camp de réfugiés : quel impact des ONG ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», La linguistique appliquée est-elle une discipline de combat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter dans un camp de réfugiés “chez soi” : enjeux politiques et méthodologiques pour une chercheure jordanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Jordanie comme objet des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception Towards Languages. The Case of Syrian Refugee Students in Zaatari Camp</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formes d’altérité et pratiques langagières en contexte institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boutin-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Issues Surrounding Refugees and Asylum Seekers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sixième Journée du DILTEC – Vers le centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471628v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’altérité et pratiques langagières en contexte institutionnel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception Towards Languages. The Case of Syrian Refugee Students in Zaatari Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaleefa Amal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Journée du DILTEC – Vers le centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Jun 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Linguistic Issues Surrounding Refugees and Asylum Seekers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452559v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières des réfugiés dans le camp de Zaatari en Jordanie : du monolinguisme au plurilinguisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre et enseigner les langues en milieux sensibles : enjeux, modalités et pratiques plurilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of English in Zaatari Camp: Prospects and Challenges</w:t>
+                <w:t xml:space="preserve">La Mobilité Etudiante des Réfugiés Syriens et le Rapport aux langues. Le cas des étudiants du camp de Zaatari en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict and migration in the Middle East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2018 - Mobilités, exils, et migrations : des femmes/des hommes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815685v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès, ruptures et continuités : l’impact des organismes humanitaires sur le déroulement d’une enquête ethnographique en didactique des langues dans le camp de Zaatari en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale d’ethnographie EHESS - Atelier 1 : les ONG : gardiennes des terrains ethnographiques, courtier de la recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mobilité Etudiante des Réfugiés Syriens et le Rapport aux langues. Le cas des étudiants du camp de Zaatari en Jordanie</w:t>
+                <w:t xml:space="preserve">The Role of English in Zaatari Camp: Prospects and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2018 - Mobilités, exils, et migrations : des femmes/des hommes et des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conflict and migration in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969472v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning English Language at Zaatari Camp: Strategies of Adaptation and Social Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forced Migration and Social Integration in Jordan and the Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1899,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13DDAF11"/>
+    <w:nsid w:val="F8663D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2130,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/prix-de-these-des-psn-9168.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/71682?fbclid=IwAR37PSoE8tihy6jFYqgyKqZNJMlctMzCiaNYnFxsEbTk5MuUfu_C-OkQdVE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03546342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02471628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02090092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01969472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/prix-de-these-des-psn-9168.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/71682?fbclid=IwAR37PSoE8tihy6jFYqgyKqZNJMlctMzCiaNYnFxsEbTk5MuUfu_C-OkQdVE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05580361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03546342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02471628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02090092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01969472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>