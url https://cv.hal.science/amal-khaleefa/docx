--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -1335,221 +1335,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’altérité et pratiques langagières en contexte institutionnel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception Towards Languages. The Case of Syrian Refugee Students in Zaatari Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaleefa Amal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Journée du DILTEC – Vers le centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Jun 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Linguistic Issues Surrounding Refugees and Asylum Seekers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452559v1</w:t>
+                <w:t xml:space="preserve">hal-02471628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception Towards Languages. The Case of Syrian Refugee Students in Zaatari Camp</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formes d’altérité et pratiques langagières en contexte institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boutin-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Issues Surrounding Refugees and Asylum Seekers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sixième Journée du DILTEC – Vers le centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières des réfugiés dans le camp de Zaatari en Jordanie : du monolinguisme au plurilinguisme ?</w:t>
               </w:r>
@@ -1598,234 +1598,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mobilité Etudiante des Réfugiés Syriens et le Rapport aux langues. Le cas des étudiants du camp de Zaatari en Jordanie</w:t>
+                <w:t xml:space="preserve">Accès, ruptures et continuités : l’impact des organismes humanitaires sur le déroulement d’une enquête ethnographique en didactique des langues dans le camp de Zaatari en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2018 - Mobilités, exils, et migrations : des femmes/des hommes et des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biennale d’ethnographie EHESS - Atelier 1 : les ONG : gardiennes des terrains ethnographiques, courtier de la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969472v1</w:t>
+                <w:t xml:space="preserve">hal-01969660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès, ruptures et continuités : l’impact des organismes humanitaires sur le déroulement d’une enquête ethnographique en didactique des langues dans le camp de Zaatari en Jordanie</w:t>
+                <w:t xml:space="preserve">The Role of English in Zaatari Camp: Prospects and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale d’ethnographie EHESS - Atelier 1 : les ONG : gardiennes des terrains ethnographiques, courtier de la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conflict and migration in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969660v1</w:t>
+                <w:t xml:space="preserve">hal-01815685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of English in Zaatari Camp: Prospects and Challenges</w:t>
+                <w:t xml:space="preserve">La Mobilité Etudiante des Réfugiés Syriens et le Rapport aux langues. Le cas des étudiants du camp de Zaatari en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaleefa Amal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict and migration in the Middle East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs 2018 - Mobilités, exils, et migrations : des femmes/des hommes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815685v1</w:t>
+                <w:t xml:space="preserve">hal-01969472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning English Language at Zaatari Camp: Strategies of Adaptation and Social Integration</w:t>
               </w:r>
@@ -1970,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8663D5C"/>
+    <w:nsid w:val="25982D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2201,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/prix-de-these-des-psn-9168.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/71682?fbclid=IwAR37PSoE8tihy6jFYqgyKqZNJMlctMzCiaNYnFxsEbTk5MuUfu_C-OkQdVE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05580361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03546342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02471628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02090092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01969472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/prix-de-these-des-psn-9168.kjsp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/71682?fbclid=IwAR37PSoE8tihy6jFYqgyKqZNJMlctMzCiaNYnFxsEbTk5MuUfu_C-OkQdVE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05580361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03546342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02471628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02090092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01969472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>