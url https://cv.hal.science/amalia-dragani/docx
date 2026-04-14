--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -701,356 +701,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani, « « Une fois encore, la poésie m’obsède. » Bronisław Malinowski, poète polonais », dans Fabula-LhT, n° 21, « Anthropologie et Poésie », dir. Nicolas Adell, Vincent Debaene et Amalia Dragani, May 2018,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani, Vincent Debaene, Nicolas Adell, et Marielle Macé, « Des poètes pour alliés. Entretien avec Marielle Macé », dans Fabula-LhT, n° 21, « Anthropologie et Poésie », dir. Amalia Dragani, Nicolas Adell, Vincent Debaene, May 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The past of dreams : gender, memory and Tuareg oneiric inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88 (01), pp.122 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0001972017000596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01853799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poètes pour alliés. Entretien avec Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/lht.2199⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, https://www.fabula.org/lht/21/mace.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,993 +1836,993 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2024: Panel «Nostalgia and afterlives of Anthropological Fieldwork: Nostalgia in Crisis Contexts » European Association of Social Anthropologists (EASA 2024), Barcelone (Spain), avec M. Deridder (Université de Louvain) le 18 juillet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelone, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani A. 2025, &amp;quot;La clochardisation des boursiers touaregs francophones en Mauritanie. Entre exclusion linguistique, déclassement et logement précaire&amp;quot;, Colloque &amp;quot;Mobilité et migration dans l'espace francophone&amp;quot;, Université de Bucarest, 27 mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilité et migration dans l'espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afro-asian Student Mobilities and Circulation: Marginal Saharan Students' Life Experiences and Mixed Marriages in Chinese Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Asian Studies in Asia Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASAA, May 2025, Khatmandou, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dragani A. 2025, &amp;quot;La clochardisation des boursiers touaregs francophones en Mauritanie. Entre exclusion linguistique, déclassement et logement précaire&amp;quot;, Colloque &amp;quot;Mobilité et migration dans l'espace francophone&amp;quot;, Université de Bucarest, 27 mars.</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani, 2022, Convenor of the Panel &amp;quot;Dreaming, Conversion, Inspiration: Oneiric Imaginaries in Contemporary Africa&amp;quot;, Association for African Studies in Africa, Cape Town, April 15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité et migration dans l'espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">African Studies Association in Africa Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Cape Town, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2024: Panel «Nostalgia and afterlives of Anthropological Fieldwork: Nostalgia in Crisis Contexts » European Association of Social Anthropologists (EASA 2024), Barcelone (Spain), avec M. Deridder (Université de Louvain) le 18 juillet.</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani 2025: Panel « Marginalized Abroad: Students, writers, and sex Workers across Asia, Africa, Europe and North America », Association for Asian Studies in Asia (AAS 2025), Kathmandou, on June with Margaret Kuo (California State University), 1-4 juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Asia studies in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kathmandu, Népal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani, A. 2025 « Des mobilités étudiantes et qualifiantes touarègues dans les pays arabes (Moyen Orient, Maghreb, Mashrek) », Panel « Des migrations privilégiées ? Les classes moyennes et supérieures du Maghreb en mobilité internationale, entre politiques restrictives et politiques d’attractivité », organisé par Adrien Thibault (IRM-CNRS), 6ème Congrès des études sur le Moyen-Orient et les mondes musulmans, Strasbourg, le 27 juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani 2024 « Nostalgia of the Balalaika. Remembering Tuareg student mobility from Mali to Soviet Union (1960-1991)», Memory Studies Association Conference, Lima, Peru, July 19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Memory Studies Association, Feb 2025, Lima (Pérou), Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani, Amalia, 2025 : « Saharan nomadic élites trained in Cuba and South America during the Cold War and nowadays. Inclusion of a marginal nomadic community », 18/02, Universidad de Costa Rica, San José,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Symposium of the Chair of African and Caribbean Studies/Simposio Cátedra de Estudios de África y el Caribe: Resistance, Inequalities, and (Afro)multidimensional Mobilities/ Resistencia, desigualdades y movilidades (afro)multidimensionales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut recherches pour le Développement; Africa Multiple Cluster of Excellence, Feb 2025, San José, Costa Rica, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2025: Panel « African, Afropolitan, Afropean belongings trough the lens of Student Mobilities », European Conference of African Studies (ECAS 2025), avec E. Tadesse Woldegiorgis (University of Johannesburg), Prague, 25-28 Juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference of African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani, 2024 &amp;quot;The Polymorph Anthropologist veiled/unveiled. Reflections on « going anthropologist », « going native » and gender dissonance in Saharan fieldworks and in the laic France », World Anthropological Union Conference, Johannesburg, Panel « Ethnographic Dissonances. Working with gendered identities in the field » organized by M. Deridder (UCLouvain) et A. Ménard (KULeuven).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Anthropological Union Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, JOHANNESBURG, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani, A. 2024: convenor of the Panel « Le monde de l’humanitaire au prisme des inégalités : inégalités socio-professionnelles, inégalités de genre » Association pour l’Anthropologie du Changement social et du Développement, APAD 2024, Liège (Belgique, avec M. James (London School of Economics) et S. Ayimpam (IMAf), le 23 mai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani 2025 convenor of the Panel « African, Afropolitan, Afropean belongings trough the lens of Student Mobilities », European Conference of African Studies (ECAS 2025), with E. Tadesse Woldegiorgis (University of Johannesburg), Prague, 25-28 Juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference of African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani 2024: Panel « Afterlive of Anthropological Fieldwork : Nostalgia in Crisis Contexts » Rencontres des Etudes Africaines en France (REAF 2024), Nice (France), avec M. Deridder (Université de Louvain), le 1er juillet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Barcelone, France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...641 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani 2024 « Les élites sahariennes. Mobilités étudiantes et capital universitaire étranger&amp;quot;, Association of Francophone sociologists Conference (ASLF), Panel organized by G. Scarfo-(Ecole Hassanya des Travaux Publiques), Ottawa, 8 July.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05002091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragani Amalia, 2024, Bamako, &amp;quot;Élites sahariennes du Mali et du Niger formées en URSS, à Cuba et en Europe de l’Est », Mande StudiesAssociation Conference, 28 juin, en ligne.</w:t>
               </w:r>
@@ -3009,165 +3009,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dragani A. 2023: Panel “Religious practices, moral discourses and imaginairies in Contemporary Africa”, avec F. Carducci (Université de Genève), 66th African Studies Association Annual Meeting, San Francisco (USA), ASA 2023, 1er Decembre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani, 2023 : Convenor of the Panel « Au delà la violence : cohabitations et rencontres Islam- Christianisme au Niger », Lyon (France) 5ème Congrès GIS Moyen Orient Mondes Musulmanes (GIS MOMM), le 11 juillet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GIS Moyen Orient et mondes musulmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953135v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05002097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAGANI Amalia 2023 « The Other of Biography and the Anthropologist as a Poet”, 1st Congress of History of Anthropology, dans le cadre du Panel “Missed Others”, December 7.</w:t>
               </w:r>
@@ -3699,64 +3699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie et poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3865,51 +3865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie et Poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debeane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,51 +5429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE4E2F3D"/>
+    <w:nsid w:val="3062B973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5660,51 +5660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amalia-dragani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1174-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153595361" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220421670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035971799X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qo4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.29422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.11684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01853799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972017000596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deridder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amalia-dragani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1174-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153595361" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220421670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035971799X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qo4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.29422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.11684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01853799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972017000596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deridder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>