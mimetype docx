--- v1 (2026-04-14)
+++ v2 (2026-05-19)
@@ -974,200 +974,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01853799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poètes pour alliés. Entretien avec Marielle Macé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debaene</w:t>
+                <w:t xml:space="preserve">Amalia Dragani, « Postface », dans Fabula-LhT, n° 21, « Anthropologie et Poésie », dir. Nicolas Adell, Vincent Debaene et Amalia Dragani, May 2018,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, https://www.fabula.org/lht/21/mace.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05310326v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Amalia Dragani</w:t>
+                <w:t xml:space="preserve">hal-04931665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poètes pour alliés. Entretien avec Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 21, https://www.fabula.org/lht/21/mace.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/lht.2263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931665v1</w:t>
+                <w:t xml:space="preserve">halshs-05310326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani, « Saint Martin Monique de, Scarfò Ghellab Grazia, Mellakh Kamal (dir.), Étudier à l’Est. Expériences de diplômés africains », Journal des africanistes, 88-1 | 2018, 206-209.</w:t>
               </w:r>
@@ -1372,174 +1381,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rêve, sang et maladie.</w:t>
+                <w:t xml:space="preserve">Dupuis Annie (dir.), 2014, avec la collaboration de Jacques Ivanoff, Ethnocentrisme et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, "Sur les pas de Geneviève Calame-Griaule", 85 (1-2), pp.358-375</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 86-2, pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/africanistes.5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01303225v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Dupuis Annie (dir.), 2014, avec la collaboration de Jacques Ivanoff, Ethnocentrisme et création</w:t>
+                <w:t xml:space="preserve">hal-04931662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêve, sang et maladie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 86-2, pp.229-230. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, "Sur les pas de Geneviève Calame-Griaule", 85 (1-2), pp.358-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/africanistes.5141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931662v1</w:t>
+                <w:t xml:space="preserve">halshs-01303225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muse de l'anthropologie américaine</w:t>
               </w:r>
@@ -1836,441 +1845,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dragani 2025: Panel « Marginalized Abroad: Students, writers, and sex Workers across Asia, Africa, Europe and North America », Association for Asian Studies in Asia (AAS 2025), Kathmandou, on June with Margaret Kuo (California State University), 1-4 juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Asia studies in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kathmandu, Népal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragani, A. 2025 « Des mobilités étudiantes et qualifiantes touarègues dans les pays arabes (Moyen Orient, Maghreb, Mashrek) », Panel « Des migrations privilégiées ? Les classes moyennes et supérieures du Maghreb en mobilité internationale, entre politiques restrictives et politiques d’attractivité », organisé par Adrien Thibault (IRM-CNRS), 6ème Congrès des études sur le Moyen-Orient et les mondes musulmans, Strasbourg, le 27 juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani, 2022, Convenor of the Panel &amp;quot;Dreaming, Conversion, Inspiration: Oneiric Imaginaries in Contemporary Africa&amp;quot;, Association for African Studies in Africa, Cape Town, April 15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Studies Association in Africa Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Cape Town, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2024: Panel «Nostalgia and afterlives of Anthropological Fieldwork: Nostalgia in Crisis Contexts » European Association of Social Anthropologists (EASA 2024), Barcelone (Spain), avec M. Deridder (Université de Louvain) le 18 juillet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragani A. 2025, &amp;quot;La clochardisation des boursiers touaregs francophones en Mauritanie. Entre exclusion linguistique, déclassement et logement précaire&amp;quot;, Colloque &amp;quot;Mobilité et migration dans l'espace francophone&amp;quot;, Université de Bucarest, 27 mars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité et migration dans l'espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afro-asian Student Mobilities and Circulation: Marginal Saharan Students' Life Experiences and Mixed Marriages in Chinese Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Asian Studies in Asia Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASAA, May 2025, Khatmandou, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091940v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04992349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Dragani 2024 « Nostalgia of the Balalaika. Remembering Tuareg student mobility from Mali to Soviet Union (1960-1991)», Memory Studies Association Conference, Lima, Peru, July 19.</w:t>
               </w:r>
@@ -5429,51 +5438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3062B973"/>
+    <w:nsid w:val="9E14D753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5660,51 +5669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amalia-dragani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1174-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153595361" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220421670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035971799X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qo4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.29422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.11684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01853799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972017000596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deridder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amalia-dragani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1174-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153595361" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220421670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035971799X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qo4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.35005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.29422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.11684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01853799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972017000596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deridder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>