--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -585,893 +585,905 @@
               <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1262-3636(17)30406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ITO and IrOx-Modified ITO Interdigitated Electrodes for Electrical Cell-Substrate Impedance Sensing (ECIS) Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (4), pp.532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings1040532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Electric Conductivity Gradients with Ultrasonically-Induced Lorentz Force</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Montalibet</w:t>
+                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jossinet</w:t>
+                <w:t xml:space="preserve">Walid Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/016173460102300204⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02066679v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Arkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clarion</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890701v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Scanning Electric Conductivity Gradients with Ultrasonically-Induced Lorentz Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clarion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.117-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/016173460102300204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890703v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical impedance endo-tomography: imaging tissue from inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (6), pp.560-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2002.800610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric current generated by ultrasonically induced Lorentz force in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cathignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (1), pp.15-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02345261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Electrical Conductivity Interfaces by Means of Ultrasound in Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1481,65 +1493,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Desmazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,92 +1569,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.157-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1674,92 +1686,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Properties of Filled PVA-C for Bioelectrical Impedance Spectroscopy Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1791,240 +1803,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, France. pp.26-34, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013103800003911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioZ: A Portable Multi-Frequency Bioimpedance Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partibane Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modelling of standardised measuring cells filled with tissue-mimicking materials for bioimpedance assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,223 +2044,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif de spectroscopie d'impédance temps réel pour la mesure de l'activité électrodermale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Desmazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM, Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle physique de muscle : Hydrogel PVA-AGAR pour mesures de bioimpédance à basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2290,73 +2302,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM, Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swollen Lower Limbs in Patients with Negative Pitting Test Leg Oedema: Prediction of Water Displacement Changes by Anthropometry and Bioimpedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2401,209 +2413,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society, EMBC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.3969-3972, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSA Wound Mapping System: II. Preliminary Porcine Results *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dahri-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.5431-5434, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambulatory sensor for circumference monitoring of lower limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2625,599 +2637,599 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Method to Reduce Electrode Mismatch Artefacts during 4-electrode BioImpedance Spectroscopy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrode material on the sensitivity of interdigitated electrodes used for Electrical Cell-Substrate Impedance Sensing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8036948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localised impedance monitoring device for the remote clinical assessment of home-based dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States. pp.4427-4430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable impedance monitoring system for dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourgerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of multi-frequency impedimetry for the monitoring of chronic wounds: the BIPPED clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3266,187 +3278,187 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare - "Transforming healthcare through innovations in mobile and wireless technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction ultrasound-magnetic field: experimental setup and detection of the interaction current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cathignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 IEEE Ultrasonics Symposium. Proceedings. An International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, San Juan, France. pp.533-536, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2000.922606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3456,124 +3468,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity interfaces scanning by ultrasonically-induced Lorentz force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Medical and Biological Engineering Conference EMBEC'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3583,114 +3595,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage acousto-magnétique: détection des gradients de conductivité électrique en vue de la caractérisation tissulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01964670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3837,51 +3849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abaa57" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cristante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(17)30406-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jossinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016173460102300204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A7860AAAF264891D19275BC115890B0F7BBF2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2002.800610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathignol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02345261" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWN592NG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036948" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261710" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922606" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abaa57" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cristante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(17)30406-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH017NF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jossinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016173460102300204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A7860AAAF264891D19275BC115890B0F7BBF2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2002.800610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02345261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWN592NG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175716" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261710" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>