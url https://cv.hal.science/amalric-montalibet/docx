--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -757,467 +757,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning Electric Conductivity Gradients with Ultrasonically-Induced Lorentz Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Arkouche</w:t>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+                <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/016173460102300204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890701v1</w:t>
+                <w:t xml:space="preserve">hal-02066679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Montalibet</w:t>
+                <w:t xml:space="preserve">Walid Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Arkouche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clarion</w:t>
+                <w:t xml:space="preserve">Antoine Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890703v1</w:t>
+                <w:t xml:space="preserve">hal-01890701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Electric Conductivity Gradients with Ultrasonically-Induced Lorentz Force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jossinet</w:t>
+                <w:t xml:space="preserve">W. Arkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/016173460102300204⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066679v1</w:t>
+                <w:t xml:space="preserve">hal-01890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical impedance endo-tomography: imaging tissue from inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (6), pp.560-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,77 +1251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric current generated by ultrasonically induced Lorentz force in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cathignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,64 +1393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Electrical Conductivity Interfaces by Means of Ultrasound in Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1501,285 +1501,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
+                <w:t xml:space="preserve">Finite Element Modelling of standardised measuring cells filled with tissue-mimicking materials for bioimpedance assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Desmazure</w:t>
+                <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385392v1</w:t>
+                <w:t xml:space="preserve">hal-05305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bublex</w:t>
+                <w:t xml:space="preserve">BioZ: A Portable Multi-Frequency Bioimpedance Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partibane Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05305371v1</w:t>
+                <w:t xml:space="preserve">hal-05445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Filled PVA-C for Bioelectrical Impedance Spectroscopy Phantoms</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
@@ -1797,402 +1827,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013103800003911⟩</w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305318v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioZ: A Portable Multi-Frequency Bioimpedance Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Partibane Lebas</w:t>
+                <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Desmazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.157-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05445153v1</w:t>
+                <w:t xml:space="preserve">hal-05385392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modelling of standardised measuring cells filled with tissue-mimicking materials for bioimpedance assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Properties of Filled PVA-C for Bioelectrical Impedance Spectroscopy Phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Géhin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, France. pp.26-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013103800003911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305380v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif de spectroscopie d'impédance temps réel pour la mesure de l'activité électrodermale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Desmazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSA Wound Mapping System: II. Preliminary Porcine Results *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,286 +2579,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambulatory sensor for circumference monitoring of lower limbs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Practical Method to Reduce Electrode Mismatch Artefacts during 4-electrode BioImpedance Spectroscopy Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890720v1</w:t>
+                <w:t xml:space="preserve">hal-01964660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Method to Reduce Electrode Mismatch Artefacts during 4-electrode BioImpedance Spectroscopy Measurements</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambulatory sensor for circumference monitoring of lower limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964660v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrode material on the sensitivity of interdigitated electrodes used for Electrical Cell-Substrate Impedance Sensing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,103 +2931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localised impedance monitoring device for the remote clinical assessment of home-based dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States. pp.4427-4430, </w:t>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
@@ -3333,77 +3333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction ultrasound-magnetic field: experimental setup and detection of the interaction current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cathignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,77 +3482,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity interfaces scanning by ultrasonically-induced Lorentz force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jossinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Medical and Biological Engineering Conference EMBEC'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3849,51 +3849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abaa57" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cristante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(17)30406-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH017NF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jossinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016173460102300204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A7860AAAF264891D19275BC115890B0F7BBF2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2002.800610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02345261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWN592NG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175716" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261710" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abaa57" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cristante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(17)30406-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH017NF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jossinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016173460102300204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A7860AAAF264891D19275BC115890B0F7BBF2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2002.800610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02345261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWN592NG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175716" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261710" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>