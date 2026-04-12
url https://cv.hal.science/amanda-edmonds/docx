--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -391,226 +391,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité internationale et l'apprentissage langagier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interpretation of verbal moods in Spanish: A close replication of Kanwit and Geeslin (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Howard</w:t>
+                <w:t xml:space="preserve">Carlos Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S027226312400010X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907856v1</w:t>
+                <w:t xml:space="preserve">hal-04530062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interpretation of verbal moods in Spanish: A close replication of Kanwit and Geeslin (2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité internationale et l'apprentissage langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christina Lindqvist</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Langue Française, 224, pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530062v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding indirect meaning: A close replication</w:t>
               </w:r>
@@ -2177,51 +2177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive collocation knowledge and advanced CEFR levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Forsberg Lundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3861,51 +3861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and methods in research on sociolinguistic and pragmatic competence in second language French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,248 +4037,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The non-default gender category in additional-language French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESPACE L2: exploring spacing effects in explicit and implicit online learning of L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Metzger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Palasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Gender</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, John Benjamins Publishing Company, pp.157-182, 2022, Studies in Bilingualism, </w:t>
+              <w:t xml:space="preserve">Intelligent CALL, granular systems and learner data: short papers from EUROCALL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Research-publishing.net, pp.386-391, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/sibil.63.07edm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2022.61.1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508266v1</w:t>
+                <w:t xml:space="preserve">hal-03895277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPACE L2: exploring spacing effects in explicit and implicit online learning of L2 English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 7. The non-default gender category in additional-language French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gerbier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent CALL, granular systems and learner data: short papers from EUROCALL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Research-publishing.net, pp.386-391, 2022, </w:t>
+              <w:t xml:space="preserve">The Acquisition of Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, John Benjamins Publishing Company, pp.157-182, 2022, Studies in Bilingualism, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14705/rpnet.2022.61.1489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/sibil.63.07edm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895277v1</w:t>
+                <w:t xml:space="preserve">hal-03508266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of transparency in grammatical-gender marking among stay-abroad learners of Spanish and French</w:t>
               </w:r>
@@ -5534,51 +5534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.25009.edm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.24012.edm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henderson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lindqvist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S027226312400010X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Knight" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/flan.12719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Elmetaher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Gilyuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.80" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03317986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.723496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263121000796" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.67" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/amz036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18010.edm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.16018.edm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984236v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Carmichael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2017.41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forsberg Lundell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2017-0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guesle-Coquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meyrignac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sohier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.152.161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dekydtspotter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Liljestrand Fultz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Petrush" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263108080728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/559F793AC1BF3D3649F8A91B241777A6D151C50E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rmal.9.09how" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.37.09gud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.63.07edm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027263551-lllt.51.06edm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.51.06edm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03137010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03044094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.25009.edm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.24012.edm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lindqvist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S027226312400010X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Knight" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/flan.12719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Elmetaher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Gilyuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.80" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03317986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.723496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263121000796" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.67" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/amz036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18010.edm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.16018.edm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984236v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Carmichael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2017.41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forsberg Lundell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2017-0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guesle-Coquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meyrignac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sohier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.152.161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dekydtspotter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Liljestrand Fultz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Petrush" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263108080728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/559F793AC1BF3D3649F8A91B241777A6D151C50E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rmal.9.09how" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.37.09gud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.63.07edm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027263551-lllt.51.06edm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.51.06edm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03137010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03044094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>