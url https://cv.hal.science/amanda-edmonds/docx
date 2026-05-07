--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -391,317 +391,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interpretation of verbal moods in Spanish: A close replication of Kanwit and Geeslin (2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+                <w:t xml:space="preserve">Understanding indirect meaning: A close replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S027226312400010X⟩</w:t>
+              <w:t xml:space="preserve">Foreign Language Annals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.450-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/flan.12719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530062v1</w:t>
+                <w:t xml:space="preserve">hal-04194517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité internationale et l'apprentissage langagier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interpretation of verbal moods in Spanish: A close replication of Kanwit and Geeslin (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Howard</w:t>
+                <w:t xml:space="preserve">Christina Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S027226312400010X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907856v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding indirect meaning: A close replication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité internationale et l'apprentissage langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foreign Language Annals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Langue Française, 224, pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194517v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraseological Use and Development During a Stay Abroad: Exploring Sensitivity to Frequency and Cue Contingency</w:t>
               </w:r>
@@ -876,919 +876,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phraseological and phonological analysis of don’t: A stay abroad perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Crosslinguistic Influence in Gender Marking in Spanish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0272263121000796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494512v1</w:t>
+                <w:t xml:space="preserve">hal-03494513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the distributed practice effect and its relevance for the teaching and learning of L2 vocabulary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving Beyond the Native-Speaker Bias in the Analysis of Variable Gender Marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcomm.2021.723496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494511v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collocational Development during a Stay Abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/languages6010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the evolution in oral fluency and productive vocabulary knowledge during a stay abroad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the distributed practice effect and its relevance for the teaching and learning of L2 vocabulary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Palasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Gilyuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Second Language Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468826v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Beyond the Native-Speaker Bias in the Analysis of Variable Gender Marking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phraseological and phonological analysis of don’t: A stay abroad perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Metzger</w:t>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317986v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Crosslinguistic Influence in Gender Marking in Spanish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+                <w:t xml:space="preserve">Exploring the evolution in oral fluency and productive vocabulary knowledge during a stay abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Gilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.101-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0272263121000796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22599/jesla.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494513v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">A Longitudinal Study of Grammatical-Gender Marking in French as an Additional Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.111-115. </w:t>
+              <w:t xml:space="preserve">Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (5), pp.733 - 755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269520000113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/applin/amz036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136977v1</w:t>
+                <w:t xml:space="preserve">hal-03135684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling variability in number marking in additional-language Spanish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Metzger</w:t>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Second Language Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.24-34. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.111-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22599/jesla.67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269520000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129338v1</w:t>
+                <w:t xml:space="preserve">hal-03136977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Longitudinal Study of Grammatical-Gender Marking in French as an Additional Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling variability in number marking in additional-language Spanish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (5), pp.733 - 755. </w:t>
+              <w:t xml:space="preserve">Journal of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/applin/amz036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22599/jesla.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135684v1</w:t>
+                <w:t xml:space="preserve">hal-03129338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'expression du genre grammatical en français L2</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (4), pp.911-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,51 +2177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive collocation knowledge and advanced CEFR levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Forsberg Lundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How L2 learners of French and English express modality using verbal means: A crosslinguistic and developmental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2457,679 +2457,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du contexte dans le traitement des expressions conventionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable future-time reference in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.107-123</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (3), pp.259-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063009v1</w:t>
+                <w:t xml:space="preserve">hal-03063008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable future-time reference in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du contexte dans le traitement des expressions conventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (3), pp.259-285</w:t>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063008v1</w:t>
+                <w:t xml:space="preserve">hal-03063009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler la production orale avec Babelium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What the present can tell us about the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sohier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 401, pp.40-41</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.15-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152925v1</w:t>
+                <w:t xml:space="preserve">hal-03063010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions in the classroom: Examples of a phraseodidactic approach for the teaching of L2 French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler la production orale avec Babelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guesle-Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meyrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063048v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical and variable mood distinction in Hexagonal French: Factors characterizing use for native and non-native speakers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructions in the classroom: Examples of a phraseodidactic approach for the teaching of L2 French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3844/jssp.2015.152.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067512v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the present can tell us about the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorical and variable mood distinction in Hexagonal French: Factors characterizing use for native and non-native speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.15-41</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.107-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063010v1</w:t>
+                <w:t xml:space="preserve">hal-03067512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional expressions</w:t>
+                <w:t xml:space="preserve">Your participation is greatly/highly appreciated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (1), pp.69-99</w:t>
+              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (1), pp.76-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063012v1</w:t>
+                <w:t xml:space="preserve">hal-03063011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your participation is greatly/highly appreciated</w:t>
+                <w:t xml:space="preserve">Conventional expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (1), pp.76-102</w:t>
+              <w:t xml:space="preserve">Studies in Second Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.69-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063011v1</w:t>
+                <w:t xml:space="preserve">hal-03063012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche psycholinguistique des phénomènes phraséologiques : le cas des expressions conventionnelles</w:t>
               </w:r>
@@ -3178,165 +3178,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaque chose à sa place</w:t>
+                <w:t xml:space="preserve">Setting boundaries within the second language formulaic language landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.61-74</w:t>
+              <w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.27-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067513v1</w:t>
+                <w:t xml:space="preserve">hal-03116486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting boundaries within the second language formulaic language landscape</w:t>
+                <w:t xml:space="preserve">Chaque chose à sa place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40, pp.27-58</w:t>
+              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116486v1</w:t>
+                <w:t xml:space="preserve">hal-03067513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui s'est passé ?</w:t>
               </w:r>
@@ -3565,77 +3565,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'acquisition des langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Boeck, 2021, 9782807331877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3666,51 +3666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting language learning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,51 +3741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring L2 Proficiency: perspectives from SLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and methods in research on sociolinguistic and pragmatic competence in second language French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,248 +4037,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPACE L2: exploring spacing effects in explicit and implicit online learning of L2 English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 7. The non-default gender category in additional-language French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gerbier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent CALL, granular systems and learner data: short papers from EUROCALL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Research-publishing.net, pp.386-391, 2022, </w:t>
+              <w:t xml:space="preserve">The Acquisition of Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, John Benjamins Publishing Company, pp.157-182, 2022, Studies in Bilingualism, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14705/rpnet.2022.61.1489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/sibil.63.07edm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895277v1</w:t>
+                <w:t xml:space="preserve">hal-03508266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The non-default gender category in additional-language French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESPACE L2: exploring spacing effects in explicit and implicit online learning of L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Metzger</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Palasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Gender</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, John Benjamins Publishing Company, pp.157-182, 2022, Studies in Bilingualism, </w:t>
+              <w:t xml:space="preserve">Intelligent CALL, granular systems and learner data: short papers from EUROCALL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Research-publishing.net, pp.386-391, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/sibil.63.07edm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2022.61.1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508266v1</w:t>
+                <w:t xml:space="preserve">hal-03895277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of transparency in grammatical-gender marking among stay-abroad learners of Spanish and French</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Reflecting on data interpretation in SLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarnes Gudmestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4682,51 +4682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reported Use and Perception of 'Tu' and 'Vous' among Less Integrated and Highly Integrated Anglophone Cultural Migrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guesle-Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Forsberg Lundell &amp; I. Bartning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural migrants: Multiple perspectives on optimal second language acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.83-114, 2015</w:t>
@@ -4755,51 +4755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess L2 proficiency? An overview of proficiency assessment research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.25009.edm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.24012.edm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lindqvist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S027226312400010X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Knight" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/flan.12719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Elmetaher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Gilyuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.80" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03317986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.723496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263121000796" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.67" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/amz036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18010.edm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.16018.edm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984236v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Carmichael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2017.41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forsberg Lundell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2017-0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guesle-Coquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meyrignac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sohier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.152.161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dekydtspotter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Liljestrand Fultz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Petrush" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263108080728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/559F793AC1BF3D3649F8A91B241777A6D151C50E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rmal.9.09how" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.37.09gud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.63.07edm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027263551-lllt.51.06edm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.51.06edm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03137010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03044094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.25009.edm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.24012.edm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Knight" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/flan.12719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lindqvist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S027226312400010X" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Elmetaher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263121000796" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03317986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.723496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Gilyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.80" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/amz036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03129338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.67" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18010.edm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sar.16018.edm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984236v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Carmichael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2017.41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forsberg Lundell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2017-0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guesle-Coquelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meyrignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sohier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.152.161" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dekydtspotter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Liljestrand Fultz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Petrush" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0272263108080728" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/559F793AC1BF3D3649F8A91B241777A6D151C50E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rmal.9.09how" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ihll.37.09gud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.63.07edm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2022.61.1489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027263551-lllt.51.06edm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.51.06edm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03137010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03044094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>