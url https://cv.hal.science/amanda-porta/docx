--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1668,429 +1668,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01468605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of $^{100}$Tc $\beta$ decay with total absorption $\gamma$-ray spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guadilla</w:t>
+                <w:t xml:space="preserve">Total absorption spectroscopy study of the $\beta$ decay of $^{86}$Br and $^{91}$Rb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (1), pp.014319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014319⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.014320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645535v1</w:t>
+                <w:t xml:space="preserve">hal-01582760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total absorption spectroscopy study of the $\beta$ decay of $^{86}$Br and $^{91}$Rb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rice</w:t>
+                <w:t xml:space="preserve">Characterization of a cylindrical plastic {\beta}-detector with Monte Carlo simulations of optical photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Valencia</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014320⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 854, pp.134-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582760v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01468598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cylindrical plastic {\beta}-detector with Monte Carlo simulations of optical photons</w:t>
+                <w:t xml:space="preserve">Experimental study of $^{100}$Tc $\beta$ decay with total absorption $\gamma$-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. Tain</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Äystö</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 854, pp.134-138. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.014319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01468598v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies in the Charge Yields of Fission Fragments from the $^{238}$U(n,f) Reaction</w:t>
               </w:r>
@@ -4506,295 +4506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00722579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t>
+                <w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Akiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
+                <w:t xml:space="preserve">A. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ardellier</w:t>
+                <w:t xml:space="preserve">A. Cucoanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dracos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00657373v1</w:t>
+                <w:t xml:space="preserve">in2p3-00876697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t>
+                <w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cucoanes</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.V. Dawson</w:t>
+                <w:t xml:space="preserve">T. Akiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dracos</w:t>
+                <w:t xml:space="preserve">F. Ardellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00876697v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00657373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t>
               </w:r>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.529, </w:t>
@@ -8341,51 +8341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption studies of high priority decays for reactor applications: 86Br and 91Rb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10010, </w:t>
@@ -9184,51 +9184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Conference on Electromagnetic Isotope Separators and Related Topics (EMIS2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grand Rapids, MI, United States. pp.334-337, </w:t>
@@ -9680,51 +9680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9948,51 +9948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10216,51 +10216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10959,51 +10959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cribier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cucoanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t>
@@ -12282,230 +12282,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 YEARS SEARCH FOR NEUTRINO BURSTS WITH LVD</w:t>
+                <w:t xml:space="preserve">Analysis of the Events Recorded by the LVD Neutrino Detector From Large Solar Flares During High Solar Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo G.Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos L.G.Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva N.Mengotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Tuksuba, Japan</w:t>
+              <w:t xml:space="preserve">8th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568461v1</w:t>
+                <w:t xml:space="preserve">hal-04568457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Events Recorded by the LVD Neutrino Detector From Large Solar Flares During High Solar Activity</w:t>
+                <w:t xml:space="preserve">10 YEARS SEARCH FOR NEUTRINO BURSTS WITH LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo G.Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva N.Mengotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
+              <w:t xml:space="preserve">28th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tuksuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568457v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13469,51 +13469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C565BF9"/>
+    <w:nsid w:val="F0F061B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13700,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amanda-porta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4747-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gelletly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suhonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kostensalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alcal&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jordan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayst&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.042502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valencia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Tain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.102503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.062502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01212381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wilson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberstedt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034618" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ta&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Jordan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TBJ5LKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fulgione" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amelia Bergamini Machado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mal'Gin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molinario" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5S27L4SK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Barabanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Bezrukov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cattadori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Danilov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/04/P04001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agafonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aglietta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.09.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Yu. Agafonova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0445-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Boyarkin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.11.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castagnoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fulgione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Tain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agramunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A31" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin J." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.529" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714601002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.755" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.12.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575604v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829546" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146610019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810827" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonardi Antonio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglietta Marco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gianmarco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgione Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Ana Amelia Bergamini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0905.2560" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agafonova N." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Kemp F." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570507v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570443v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agafonova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570555v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P.Giusti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M.Selvi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568451v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo G.Cara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva N.Mengotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos L.G.Dos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kemp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2011.10.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J646G9H4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barabanov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cattadori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danilov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Di Vacri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ioannucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/5/052035" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigorito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.205" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HV0RX17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.090" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568442v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amanda-porta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4747-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gelletly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suhonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kostensalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alcal&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jordan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayst&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.042502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valencia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Tain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.102503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.062502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01212381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wilson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberstedt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034618" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ta&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Jordan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TBJ5LKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fulgione" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amelia Bergamini Machado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mal'Gin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molinario" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5S27L4SK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Barabanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Bezrukov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cattadori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Danilov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/04/P04001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agafonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aglietta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.09.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Yu. Agafonova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0445-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Boyarkin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.11.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castagnoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fulgione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Tain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agramunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A31" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin J." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.529" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714601002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.755" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.12.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575604v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829546" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146610019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810827" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonardi Antonio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglietta Marco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gianmarco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgione Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Ana Amelia Bergamini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0905.2560" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agafonova N." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Kemp F." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570507v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570443v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agafonova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570555v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P.Giusti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M.Selvi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568451v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568457v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo G.Cara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos L.G.Dos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva N.Mengotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kemp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2011.10.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J646G9H4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barabanov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cattadori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danilov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Di Vacri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ioannucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/5/052035" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigorito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.205" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HV0RX17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.090" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568442v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>