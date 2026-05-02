--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1534,563 +1534,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Absorption Gamma-Ray Spectroscopy of the Beta-Delayed Neutron Emitters 87Br, 88Br and 94Rb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. L. Tain</w:t>
+                <w:t xml:space="preserve">Experimental study of $^{100}$Tc $\beta$ decay with total absorption $\gamma$-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Rubio</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (2), pp.024320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024320⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.014319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01468605v1</w:t>
+                <w:t xml:space="preserve">hal-01645535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption spectroscopy study of the $\beta$ decay of $^{86}$Br and $^{91}$Rb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (1), pp.014320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a cylindrical plastic {\beta}-detector with Monte Carlo simulations of optical photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 854, pp.134-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01468598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of $^{100}$Tc $\beta$ decay with total absorption $\gamma$-ray spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guadilla</w:t>
+                <w:t xml:space="preserve">Total Absorption Gamma-Ray Spectroscopy of the Beta-Delayed Neutron Emitters 87Br, 88Br and 94Rb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Jordan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (1), pp.014319. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645535v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01468605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies in the Charge Yields of Fission Fragments from the $^{238}$U(n,f) Reaction</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t>
+                <w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abrahão</w:t>
@@ -2268,121 +2268,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Appel</w:t>
+                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01317962v1</w:t>
+                <w:t xml:space="preserve">in2p3-01230488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t>
+                <w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abrahão</w:t>
@@ -2402,97 +2402,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
+                <w:t xml:space="preserve">S. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01230488v1</w:t>
+                <w:t xml:space="preserve">in2p3-01317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Monitoring of the Osiris Reactor with the Nucifer Neutrino Detector</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Almazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, </w:t>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110 (10), pp.102503. </w:t>
@@ -2880,103 +2880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Gamma-Ray Emission from Neutron Unbound States Populated in Beta Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.062502. </w:t>
@@ -3008,295 +3008,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01163987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
+                <w:t xml:space="preserve">Comparative measurement of prompt fission γ-ray emission from fast-neutron-induced fission of U235 and U238</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Barriere</w:t>
+                <w:t xml:space="preserve">J. N. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baussan</w:t>
+                <w:t xml:space="preserve">P. Halipré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bekman</w:t>
+                <w:t xml:space="preserve">A. Oberstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oberstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2015)074⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.034618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204746v1</w:t>
+                <w:t xml:space="preserve">in2p3-01212381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative measurement of prompt fission γ-ray emission from fast-neutron-induced fission of U235 and U238</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. N. Wilson</w:t>
+                <w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Halipré</w:t>
+                <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oberstedt</w:t>
+                <w:t xml:space="preserve">E. Baussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oberstedt</w:t>
+                <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (3), pp.034618. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2015)074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01212381v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t>
               </w:r>
@@ -3308,77 +3308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10(2014), pp.86. </w:t>
@@ -3442,77 +3442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 735, pp.51-56. </w:t>
@@ -3589,64 +3589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 764, pp.330-339. </w:t>
@@ -3710,77 +3710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (10), pp.032. </w:t>
@@ -3977,51 +3977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Study of Beta Decays Relevant for Nuclear Applications and Nuclear Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Taín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4270,64 +4270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4372,429 +4372,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00776430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t>
+                <w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bergevin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cucoanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dracos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00722579v1</w:t>
+                <w:t xml:space="preserve">in2p3-00876697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t>
+                <w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Dracos</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00876697v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00657373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t>
+                <w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ardellier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00657373v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00722579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t>
               </w:r>
@@ -4908,307 +4908,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00734002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t>
+                <w:t xml:space="preserve">Doping the 1 kton Large Volume Detector with Gd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A. Mueller</w:t>
+                <w:t xml:space="preserve">Gianmarco Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lhuillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Fallot</w:t>
+                <w:t xml:space="preserve">Walter Fulgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Letourneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Cormon</w:t>
+                <w:t xml:space="preserve">Ana Amelia Bergamini Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Mal'Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Molinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (06), pp.024-024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00558857v1</w:t>
+                <w:t xml:space="preserve">hal-04576154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping the 1 kton Large Volume Detector with Gd</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Mal'Gin</w:t>
+                <w:t xml:space="preserve">T.A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Molinario</w:t>
+                <w:t xml:space="preserve">D. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.054615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04576154v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00558857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t>
               </w:r>
@@ -6968,369 +6968,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.Le Meur</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop On Nuclear Data Evaluation for Reactor Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France. pp.01001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201921101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t>
+                <w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guadilla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
+              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296323v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t>
+                <w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
+              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296319v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta Decay Data and Reactor and Neutrino Physics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7352,110 +7352,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadilla Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Nucléaires pour l'Energie et l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Total Absorption Gamma-Ray Spectroscopy Results And Their impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7514,73 +7514,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEA Nuclear Data Week - JEFF and WPEC SG Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of fission fragment yields via high-resolution $\gamma$-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7629,234 +7629,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bleuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Workshop on Nuclear Fission dynamics and the Emission of Prompt Neutrons and Gamma Rays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Varna, Bulgaria. pp.00030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201816900030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Study of Neutron-rich Nuclei Using the LICORNE Directional Neutron Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bleuel</w:t>
+                <w:t xml:space="preserve">Study of the $\beta $ Decay of Fission Products with the DTAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.395, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.395⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058493v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t>
+                <w:t xml:space="preserve">Beta Decay Studies for Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
@@ -7887,612 +7887,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, nantes, France</w:t>
+              <w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419508v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta Decay Studies for Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">r Process (n,gamma) Rate Constraints from the Gamma Emission of Neutron Unbound States inBeta-Decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Niigata, Japan. pp.010607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.14.010607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419397v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $\beta $ Decay of Fission Products with the DTAS Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02058326v1</w:t>
+                <w:t xml:space="preserve">hal-02419508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">r Process (n,gamma) Rate Constraints from the Gamma Emission of Neutron Unbound States inBeta-Decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
+                <w:t xml:space="preserve">Production and Study of Neutron-rich Nuclei Using the LICORNE Directional Neutron Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amador-Celdran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bleuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.14.010607⟩</w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454883v1</w:t>
+                <w:t xml:space="preserve">hal-02058493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption studies of high priority decays for reactor applications: 86Br and 91Rb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714610001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption spectroscopy of fission fragments relevant for reactor antineutrino spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8514,253 +8514,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Briz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714610002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong γ-ray emission from neutron unbound states populated in β-decay: Impact on (n,γ) cross-section estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.01002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714601002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAGS measurements of $^{100}$Nb ground and isomeric states and $^{140}$Cs for neutrino physics with the new DTAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8782,146 +8782,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714610010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Spectroscopy of Fission Fragments Relevant for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8943,119 +8943,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WONDER 2015 4th International Workshop On Nuclear Data Evaluation for Reactor applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France. pp.08006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201611108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Spectroscopy of Fission Fragments Relevant for Reactor Antineutrino Spectra Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Briz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,92 +9077,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics Frontiers in Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piaski, Poland. pp.755, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.47.755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01342112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experiment with the NUSTAR/FAIR Decay Total Absorption γγ-Ray Spectrometer (DTAS) at the IGISOL IV facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9184,119 +9184,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Conference on Electromagnetic Isotope Separators and Related Topics (EMIS2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grand Rapids, MI, United States. pp.334-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01334720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of fission fragment beta decay properties through TAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9355,73 +9355,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Spectroscopy Measurements of Nuclei Interesting for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9480,73 +9480,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint JEFF-CHANDA workshop on nuclear data mesasurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TAS Results for Antineutrino Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9605,1011 +9605,1011 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on status of Neutrino flux modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Total Absorption Spectroscopy technique for reactor technology and basic nuclear physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Results of fission products $\beta$ decay properties measurement performed with a total absorption spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bowry</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference and Workshop on Room-Temperature Semiconductor Detectors (NSS/MIC 2013 / RTSD 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829546⟩</w:t>
+              <w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.10019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146610019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575604v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00994353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of fission products $\beta$ decay properties measurement performed with a total absorption spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The Total Absorption Spectroscopy technique for reactor technology and basic nuclear physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L Tain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Äystö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20146610019⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference and Workshop on Room-Temperature Semiconductor Detectors (NSS/MIC 2013 / RTSD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, seoul, South Korea. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00994353v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma/neutron competition above the neutron separation energy in delayed neutron emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.02002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20146602002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of fission products β decay properties using a total absorption spectrometer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Tain</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Caen, France. pp.01007, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201007⟩</w:t>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575583v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption γ-ray spectroscopy of beta delayed neutron emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nternational Scientific Meeting on Nuclear Physics: Basic Concepts in Nuclear Physics: Theory, Experiments and Applications (Rabida 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, La Rábida, Spain. pp.161-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4810827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of fission products β decay properties using a total absorption spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.M. Bui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.01007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575296v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta Decay Studies of Neutron Rich Nuclei Using Total Absorption Gamma-ray Spectroscopy and Delayed Neutron Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Äysto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Äysto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology ND2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Jeju Island, South Korea. pp.1499-1502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3938/jkps.59.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00686870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of 235U and 239Pu decay heat using selected beta decay data in the framework of reactor antineutrino experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10618,123 +10618,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Congress on Advances in Nuclear Power Plants - ICAPP '10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10756,818 +10756,818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cormon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nuttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor neutrino detection for non proliferation with the Nucifer experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Topics in Astroparticle and Underground Physics (TAUP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rome, Italy. pp.012092, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/203/1/012092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00686697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor Neutrino Detection for Non Proliferation with the NUCIFER Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cribier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cucoanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Fallot</w:t>
+                <w:t xml:space="preserve">On a measurement of atmospheric stopping muons and neutron fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonardi Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Minh Bui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydie Giot</w:t>
+                <w:t xml:space="preserve">Aglietta Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gianmarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulgione Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machado Ana Amelia Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t>
+              <w:t xml:space="preserve">31st International Cosmic Ray Conference, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00422485v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a measurement of atmospheric stopping muons and neutron fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gianmarco</w:t>
+                <w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulgione Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Machado Ana Amelia Bergamini</w:t>
+                <w:t xml:space="preserve">Van Minh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cribier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Cosmic Ray Conference, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574557v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status Report on Double Chooz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"44th Rencontres de Moriond", "Electroweak interactions and unified theories" session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, La thuile, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.0905.2560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor antineutrino detection for thermal power measurement and non-proliferation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSOR'08: International Conference on the Physics of Reactors 'Nuclear Power: A Sustainable Resource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEARCH FOR NEUTRINO BURSTS FROM GRAVITATIONAL STELLAR COLLAPSES WITH LVD: UPDATE 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30TH INTERNATIONAL COSMIC RAY CONFERENCE (ICRC) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Merida Yucatan, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First events of the CNGS beam detected by LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.Yu. Agafonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11626,1350 +11626,1350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cosmic Ray Conference (ICRC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Merida, Mexico. pp.1113-1116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of muon-induced neutron production, propagation and energy spectrum with the LVD detector at LNGS.</w:t>
+                <w:t xml:space="preserve">Update to 2005 of the results of the search for neutrino bursts from gravitational stellar collapse with LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agafonova N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune</w:t>
+              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568426v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Measurement of the Total Specific Muon-Generated Neutron Yield Using LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agafonova N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update to 2005 of the results of the search for neutrino bursts from gravitational stellar collapse with LVD</w:t>
+                <w:t xml:space="preserve">Study of muon-induced neutron production, propagation and energy spectrum with the LVD detector at LNGS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agafonova N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
+              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570507v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering on Neutrino Bursts in LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Agafonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Muon Decay and Muon Capture Detection with LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agafonova N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P.Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agafonova N.</w:t>
+                <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B M.Selvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for correlations between GW detectors and the LVD neutrino telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Events Recorded by the LVD Neutrino Detector From Large Solar Flares During High Solar Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo G.Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos L.G.Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva N.Mengotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Cosmic Ray Conference (ICRC 2003)</w:t>
+              <w:t xml:space="preserve">8th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568451v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Events Recorded by the LVD Neutrino Detector From Large Solar Flares During High Solar Activity</w:t>
+                <w:t xml:space="preserve">10 YEARS SEARCH FOR NEUTRINO BURSTS WITH LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo G.Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva N.Mengotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
+              <w:t xml:space="preserve">28th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tuksuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568457v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 YEARS SEARCH FOR NEUTRINO BURSTS WITH LVD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for correlations between GW detectors and the LVD neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fulgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Tuksuba, Japan</w:t>
+              <w:t xml:space="preserve">28th International Cosmic Ray Conference (ICRC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568461v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a 3-ton experiment with a Gd loaded liquid scintillator target performed in the frame of LVD at LNGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fulgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI II nternational Conference on Neutrino Physics and Astrophysics, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B - Proceedings Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 221, pp.385, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2011.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2011.10.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated results from the 3-ton Gd loaded liquid scintillator target after 2 years of data taking at LNGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Barabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Barabanov</w:t>
+                <w:t xml:space="preserve">C Cattadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cattadori</w:t>
+                <w:t xml:space="preserve">N Danilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Danilov</w:t>
+                <w:t xml:space="preserve">a Di Vacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ioannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Topics in Astroparticle and Underground Physics (TAUP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120 (5), pp.052035, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/120/5/052035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1992-2004: search for neutrino burst from collapsing objects with LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigorito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference, Neutrino 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B - Proceedings Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 143, pp.540, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2005.01.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2005.01.205⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNGS beam monitor with the LVD detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13029,92 +13029,92 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Topics in Astroparticle and Underground Physics (TAUP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B - Proceedings Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, pp.424-426, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2004.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of neutrino oscillation on the supernova neutrino signal with the LVD detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13174,70 +13174,70 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Topics in Astroparticle and Underground Physics (TAUP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B - Proceedings Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, pp.115-118, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2004.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13247,51 +13247,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antineutrino emission and gamma background characteristics from a thermal research reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Minh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13300,108 +13300,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Communeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cormon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01317508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13469,51 +13469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0F061B6"/>
+    <w:nsid w:val="11E29917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13700,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amanda-porta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4747-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gelletly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suhonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kostensalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alcal&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jordan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayst&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.042502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valencia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Tain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.102503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.062502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01212381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wilson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberstedt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034618" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ta&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Jordan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TBJ5LKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fulgione" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amelia Bergamini Machado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mal'Gin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molinario" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5S27L4SK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Barabanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Bezrukov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cattadori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Danilov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/04/P04001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agafonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aglietta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.09.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Yu. Agafonova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0445-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Boyarkin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.11.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castagnoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fulgione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Tain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agramunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A31" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin J." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.529" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714601002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.755" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.12.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575604v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829546" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146610019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810827" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012092" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonardi Antonio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglietta Marco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gianmarco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgione Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Ana Amelia Bergamini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0905.2560" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agafonova N." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Kemp F." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570507v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570443v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agafonova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570555v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P.Giusti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M.Selvi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568451v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568457v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo G.Cara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos L.G.Dos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva N.Mengotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kemp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2011.10.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J646G9H4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barabanov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cattadori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danilov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Di Vacri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ioannucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/5/052035" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigorito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.205" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HV0RX17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.090" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568442v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amanda-porta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4747-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gelletly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suhonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kostensalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alcal&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jordan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayst&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.042502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014319" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valencia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014320" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Tain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.102503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.062502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01212381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034618" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ta&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Jordan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TBJ5LKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fulgione" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amelia Bergamini Machado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mal'Gin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molinario" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5S27L4SK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Barabanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Bezrukov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cattadori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Danilov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/04/P04001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agafonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aglietta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.09.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Yu. Agafonova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0445-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Boyarkin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.11.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castagnoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fulgione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Tain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agramunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A31" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin J." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.529" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010607" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575746v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714601002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.12.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994353v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146610019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575604v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829546" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810827" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonardi Antonio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglietta Marco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gianmarco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgione Walter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Ana Amelia Bergamini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0905.2560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574529v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574497v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570507v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agafonova N." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Kemp F." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568426v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agafonova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P.Giusti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M.Selvi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo G.Cara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos L.G.Dos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva N.Mengotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568461v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568451v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kemp" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2011.10.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J646G9H4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barabanov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cattadori" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danilov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Di Vacri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ioannucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/5/052035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigorito" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.205" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HV0RX17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568433v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>