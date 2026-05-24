--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -332,351 +332,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the total $\beta$-electron spectrum of $^{92}\mathrm{Rb}$: Implications for the reactor flux anomalies</w:t>
+                <w:t xml:space="preserve">Total absorption γ-ray spectroscopy of the β decays of Y96gs,m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramalho</w:t>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Suhonen</w:t>
+                <w:t xml:space="preserve">L. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kostensalo</w:t>
+                <w:t xml:space="preserve">M. Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Alcalá</w:t>
+                <w:t xml:space="preserve">J.A. Briz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Algora</w:t>
+                <w:t xml:space="preserve">M. Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (2), pp.024315. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.014306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824426v1</w:t>
+                <w:t xml:space="preserve">hal-03664526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total absorption &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;γ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-ray spectroscopy of the &amp;lt;math&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;Y&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;96&amp;lt;/mn&amp;gt;&amp;lt;mtext&amp;gt;gs&amp;lt;/mtext&amp;gt;&amp;lt;mo&amp;gt;,&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;m&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+                <w:t xml:space="preserve">Analysis of the total $\beta$-electron spectrum of $^{92}\mathrm{Rb}$: Implications for the reactor flux anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guadilla</w:t>
+                <w:t xml:space="preserve">M. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Meur</w:t>
+                <w:t xml:space="preserve">J. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fallot</w:t>
+                <w:t xml:space="preserve">J. Kostensalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Briz</w:t>
+                <w:t xml:space="preserve">G.A. Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Estienne</w:t>
+                <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (1), pp.014306. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.024315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664526v1</w:t>
+                <w:t xml:space="preserve">hal-03824426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of $\beta$-decay ground state feeding of nuclei of importance for reactor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,77 +740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption $\gamma$-ray spectroscopy of the $\beta$-delayed neutron emitters $^{137}$I and $^{95}$Rb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -868,338 +868,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total absorption γ -ray spectroscopy of niobium isomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Updated Summation Model: An Improved Agreement with the Daya Bay Antineutrino Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aystö</w:t>
+                <w:t xml:space="preserve">J. Briz-Monago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.024311⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.022502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.022502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160322v1</w:t>
+                <w:t xml:space="preserve">hal-02137301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Summation Model: An Improved Agreement with the Daya Bay Antineutrino Fluxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Total absorption γ -ray spectroscopy of niobium isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Briz-Monago</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Bui</w:t>
+                <w:t xml:space="preserve">J. Aystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), pp.022502. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.024311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.022502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137301v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Impact of the Decay of Niobium Isomers on the Reactor ${\overline{{\nu}}}_{e}$ Summation Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,103 +1276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and performance of the DTAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 910, pp.79-89. </w:t>
@@ -1534,563 +1534,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of $^{100}$Tc $\beta$ decay with total absorption $\gamma$-ray spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Total Absorption Gamma-Ray Spectroscopy of the Beta-Delayed Neutron Emitters 87Br, 88Br and 94Rb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Jordan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (1), pp.014319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014319⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645535v1</w:t>
+                <w:t xml:space="preserve">in2p3-01468605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption spectroscopy study of the $\beta$ decay of $^{86}$Br and $^{91}$Rb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (1), pp.014320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cylindrical plastic {\beta}-detector with Monte Carlo simulations of optical photons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental study of $^{100}$Tc $\beta$ decay with total absorption $\gamma$-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. Tain</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Äystö</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 854, pp.134-138. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.014319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01468598v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Absorption Gamma-Ray Spectroscopy of the Beta-Delayed Neutron Emitters 87Br, 88Br and 94Rb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Characterization of a cylindrical plastic {\beta}-detector with Monte Carlo simulations of optical photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rubio</w:t>
+                <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (2), pp.024320. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 854, pp.134-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01468605v1</w:t>
+                <w:t xml:space="preserve">in2p3-01468598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies in the Charge Yields of Fission Fragments from the $^{238}$U(n,f) Reaction</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t>
+                <w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abrahão</w:t>
@@ -2268,121 +2268,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
+                <w:t xml:space="preserve">S. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01230488v1</w:t>
+                <w:t xml:space="preserve">in2p3-01317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon capture on light isotopes in Double Chooz</w:t>
+                <w:t xml:space="preserve">Measurement of $\theta_{13}$ in Double Chooz using neutron captures on hydrogen with novel background rejection techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abrahão</w:t>
@@ -2402,97 +2402,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Appel</w:t>
+                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.054608. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1601, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.054608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01317962v1</w:t>
+                <w:t xml:space="preserve">in2p3-01230488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Monitoring of the Osiris Reactor with the Nucifer Neutrino Detector</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Almazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, </w:t>
@@ -2740,295 +2740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01317587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total absorption spectroscopy study of $^{92}$Rb decay: a major contributor to reactor antineutrino flux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhanced Gamma-Ray Emission from Neutron Unbound States Populated in Beta Decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. Tain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 110 (10), pp.102503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.102503⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.062502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.062502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01163990v1</w:t>
+                <w:t xml:space="preserve">in2p3-01163987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Gamma-Ray Emission from Neutron Unbound States Populated in Beta Decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Total absorption spectroscopy study of $^{92}$Rb decay: a major contributor to reactor antineutrino flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -A. Zakari-Issoufou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Tain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.062502. </w:t>
+              <w:t xml:space="preserve">, 2015, 110 (10), pp.102503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.062502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.102503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01163987v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01163990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative measurement of prompt fission γ-ray emission from fast-neutron-induced fission of U235 and U238</w:t>
               </w:r>
@@ -3161,51 +3161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector (vol 10, 086, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,472 +3276,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Abe</w:t>
+                <w:t xml:space="preserve">Total Absorption Study of Beta Decays Relevant for Nuclear Applications and Nuclear Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Bekman</w:t>
+                <w:t xml:space="preserve">J.L. Taín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2014)086⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.06.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01016700v1</w:t>
+                <w:t xml:space="preserve">in2p3-01057789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-independent measurement of θ13 in Double Chooz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bekman</w:t>
+                <w:t xml:space="preserve">Contribution of Recently Measured Nuclear Data to Reactor Antineutrino Energy Spectra Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.04.045⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00935739v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01057793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision muon reconstruction in Double Chooz</w:t>
+                <w:t xml:space="preserve">Improved measurements of the neutrino mixing angle $\theta_{13}$ with the Double Chooz detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Barriere</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.07.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10(2014), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2014)086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076545v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01016700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-positronium observation in the Double Chooz experiment</w:t>
+                <w:t xml:space="preserve">Background-independent measurement of θ13 in Double Chooz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,374 +3781,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2014)032⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 735, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133085v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00935739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Recently Measured Nuclear Data to Reactor Antineutrino Energy Spectra Predictions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">van Minh Bui</w:t>
+                <w:t xml:space="preserve">Precision muon reconstruction in Double Chooz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.031⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 764, pp.330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01057793v1</w:t>
+                <w:t xml:space="preserve">hal-01076545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Absorption Study of Beta Decays Relevant for Nuclear Applications and Nuclear Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Agramunt</w:t>
+                <w:t xml:space="preserve">Ortho-positronium observation in the Double Chooz experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (10), pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2014)032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.06.129⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01057789v1</w:t>
+                <w:t xml:space="preserve">hal-01133085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of backgrounds using reactor-off data in Double Chooz</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,1111 +4372,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00776430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dracos</w:t>
+                <w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.202504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.202504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00876697v1</w:t>
+                <w:t xml:space="preserve">in2p3-00734002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t>
+                <w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ardellier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00657373v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00722579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor electron antineutrino disappearance in the Double Chooz experiment</w:t>
+                <w:t xml:space="preserve">First Test of Lorentz Violation with a Reactor-based Antineutrino Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bergevin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cucoanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dracos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.052008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.052008⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00722579v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00876697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New antineutrino energy spectra predictions from the summation of beta decay branches of the fission products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">van Minh Bui</w:t>
+                <w:t xml:space="preserve">Indication of reactor electron antineutrinos disappearance in the Double Chooz experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.202504. </w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.131801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.202504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.131801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00734002v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00657373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping the 1 kton Large Volume Detector with Gd</w:t>
+                <w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Bruno</w:t>
+                <w:t xml:space="preserve">T.A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Fulgione</w:t>
+                <w:t xml:space="preserve">D. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Amelia Bergamini Machado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Molinario</w:t>
+                <w:t xml:space="preserve">A. Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.054615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576154v1</w:t>
+                <w:t xml:space="preserve">in2p3-00558857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Predictions of Reactor Antineutrino Spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doping the 1 kton Large Volume Detector with Gd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fulgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Amelia Bergamini Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A. Mueller</w:t>
+                <w:t xml:space="preserve">Alexei Mal'Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lhuillier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Cormon</w:t>
+                <w:t xml:space="preserve">Andrea Molinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (06), pp.024-024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances and stability of a 2.4 ton Gd organic liquid scintillator target for antineutrino detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fechner</w:t>
+                <w:t xml:space="preserve">I. R. Barabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Bezrukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cattadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Danilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Vacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P04001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/04/P04001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739238v1</w:t>
+                <w:t xml:space="preserve">in2p3-00668816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and stability of a 2.4 ton Gd organic liquid scintillator target for antineutrino detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. A. Danilov</w:t>
+                <w:t xml:space="preserve">Reactor Neutrino Detection for Non-Proliferation With the NUCIFER Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cribier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Vacri</w:t>
+                <w:t xml:space="preserve">M. Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.P04001. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.2732-2739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/04/P04001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2009.2035119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00668816v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line recognition of supernova neutrino bursts in the LVD</w:t>
               </w:r>
@@ -6266,671 +6266,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta spectrum shape studies for the predictions of the antineutrino spectrum from reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Absorption Gamma-ray Spectroscopy for applied and fundamental physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A Alcalá</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pepin J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FOURTH FRENCH-CZECH « BARRANDE » NUCLEAR RESEARCH WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Mont Saint Michel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470055v1</w:t>
+                <w:t xml:space="preserve">hal-04576947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of DTAS Campaign at IGISOL: Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Beta spectrum shape studies for the predictions of the antineutrino spectrum from reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Guadilla</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.16.4-A31⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.08001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328408001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089134v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Absorption Gamma-ray Spectroscopy for applied and fundamental physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Porta</w:t>
+                <w:t xml:space="preserve">Results of DTAS Campaign at IGISOL: Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOURTH FRENCH-CZECH « BARRANDE » NUCLEAR RESEARCH WORKSHOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zakopane, Poland. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.16.4-A31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576947v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling decaying isomers and searching for signatures of collective excitations in β decay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guadilla</w:t>
+                <w:t xml:space="preserve">Impact of Most Recent Total Absorption Gamma-ray Spectroscopy Data of Fission Fragments on Reactor Antineutrino Spectra and Comparison with the Daya Bay Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Agramunt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briz-Monago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012134, </w:t>
+              <w:t xml:space="preserve">INPC 2019: 27th International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318181v1</w:t>
+                <w:t xml:space="preserve">hal-03450321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Most Recent Total Absorption Gamma-ray Spectroscopy Data of Fission Fragments on Reactor Antineutrino Spectra and Comparison with the Daya Bay Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Estienne</w:t>
+                <w:t xml:space="preserve">Disentangling decaying isomers and searching for signatures of collective excitations in β decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V.M. Bui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPC 2019: 27th International Nuclear Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450321v2</w:t>
+                <w:t xml:space="preserve">hal-03318181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summation Calculations for Reactor Antineutrino Spectra, Decay Heat and Delayed Neutron Fractions Involving New TAGS Data and Evaluated Databases</w:t>
               </w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop On Nuclear Data Evaluation for Reactor Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France. pp.01001, </w:t>
@@ -7044,277 +7044,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t>
+                <w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
+              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296319v1</w:t>
+                <w:t xml:space="preserve">hal-02296323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the TAGS data on the Summation Calculations for Reactor Antineutrinos and Decay Heat</w:t>
+                <w:t xml:space="preserve">Recent TAGS measurements and Perspectives at the ALTO facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guadilla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS)  - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
+              <w:t xml:space="preserve">Consultants’ Meeting on Total Absorption γ-Ray Spectroscopy (TAGS) - IAEA Headquarters, Vienna, Austria February 19-21. 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296323v1</w:t>
+                <w:t xml:space="preserve">hal-02296319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta Decay Data and Reactor and Neutrino Physics Applications</w:t>
               </w:r>
@@ -7678,805 +7678,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $\beta $ Decay of Fission Products with the DTAS Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">TAGS measurements of $^{100}$Nb ground and isomeric states and $^{140}$Cs for neutrino physics with the new DTAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.529, </w:t>
+              <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714610010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058326v1</w:t>
+                <w:t xml:space="preserve">hal-01791927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta Decay Studies for Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production and Study of Neutron-rich Nuclei Using the LICORNE Directional Neutron Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amador-Celdran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bleuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419397v1</w:t>
+                <w:t xml:space="preserve">hal-02058493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">r Process (n,gamma) Rate Constraints from the Gamma Emission of Neutron Unbound States inBeta-Decay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454883v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des expériences TAS : point sur les campagnes de mesure 2009 et 2014</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the $\beta $ Decay of Fission Products with the DTAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Äystö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NACRE sur la décroissance bêta des produits de fission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419508v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Study of Neutron-rich Nuclei Using the LICORNE Directional Neutron Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bleuel</w:t>
+                <w:t xml:space="preserve">r Process (n,gamma) Rate Constraints from the Gamma Emission of Neutron Unbound States inBeta-Decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.395⟩</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Niigata, Japan. pp.010607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.14.010607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058493v1</w:t>
+                <w:t xml:space="preserve">hal-03454883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total absorption studies of high priority decays for reactor applications: 86Br and 91Rb</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta Decay Studies for Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEA nuclear data week - JEFF meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714610001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04575736v1</w:t>
+                <w:t xml:space="preserve">hal-02419397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption spectroscopy of fission fragments relevant for reactor antineutrino spectra</w:t>
               </w:r>
@@ -8488,77 +8488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Briz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10002, </w:t>
@@ -8590,364 +8590,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong γ-ray emission from neutron unbound states populated in β-decay: Impact on (n,γ) cross-section estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total absorption studies of high priority decays for reactor applications: 86Br and 91Rb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.01002, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714601002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714610001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575746v1</w:t>
+                <w:t xml:space="preserve">hal-04575736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAGS measurements of $^{100}$Nb ground and isomeric states and $^{140}$Cs for neutrino physics with the new DTAS detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Strong γ-ray emission from neutron unbound states populated in β-decay: Impact on (n,γ) cross-section estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Äystö</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ND 2016 International Conference on Nuclear Data for Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.10010, </w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.01002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714610010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714601002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791927v1</w:t>
+                <w:t xml:space="preserve">hal-04575746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Spectroscopy of Fission Fragments Relevant for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8998,103 +8998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Spectroscopy of Fission Fragments Relevant for Reactor Antineutrino Spectra Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Briz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics Frontiers in Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piaski, Poland. pp.755, </w:t>
@@ -9132,103 +9132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experiment with the NUSTAR/FAIR Decay Total Absorption γγ-Ray Spectrometer (DTAS) at the IGISOL IV facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äystö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Conference on Electromagnetic Isotope Separators and Related Topics (EMIS2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grand Rapids, MI, United States. pp.334-337, </w:t>
@@ -9279,51 +9279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of fission fragment beta decay properties through TAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briz-Monago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,51 +9404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Absorption Spectroscopy Measurements of Nuclei Interesting for Reactor Antineutrino Spectra and Decay Heat Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briz-Monago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TAS Results for Antineutrino Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briz-Monago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9635,364 +9635,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of fission products $\beta$ decay properties measurement performed with a total absorption spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">The Total Absorption Spectroscopy technique for reactor technology and basic nuclear physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L Tain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Äystö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20146610019⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference and Workshop on Room-Temperature Semiconductor Detectors (NSS/MIC 2013 / RTSD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, seoul, South Korea. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00994353v1</w:t>
+                <w:t xml:space="preserve">hal-04575604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Total Absorption Spectroscopy technique for reactor technology and basic nuclear physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Results of fission products $\beta$ decay properties measurement performed with a total absorption spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bowry</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference and Workshop on Room-Temperature Semiconductor Detectors (NSS/MIC 2013 / RTSD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, seoul, South Korea. pp.1-3, </w:t>
+              <w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.10019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146610019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575604v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00994353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma/neutron competition above the neutron separation energy in delayed neutron emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10037,230 +10037,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Measurement of fission products β decay properties using a total absorption spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Estienne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.M. Bui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.01007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575296v1</w:t>
+                <w:t xml:space="preserve">hal-04575583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total absorption γ-ray spectroscopy of beta delayed neutron emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10305,243 +10305,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of fission products β decay properties using a total absorption spectrometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contribution of recently measured nuclear data to reactor antineutrino energy spectra predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Tain</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy (Fission 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Caen, France. pp.01007, </w:t>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.07007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136207007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575583v1</w:t>
+                <w:t xml:space="preserve">hal-04575296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta Decay Studies of Neutron Rich Nuclei Using Total Absorption Gamma-ray Spectroscopy and Delayed Neutron Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Äysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology ND2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Jeju Island, South Korea. pp.1499-1502, </w:t>
@@ -10573,277 +10573,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00686870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of 235U and 239Pu decay heat using selected beta decay data in the framework of reactor antineutrino experiments</w:t>
+                <w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Fallot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Martino</w:t>
+                <w:t xml:space="preserve">A. Nuttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Congress on Advances in Nuclear Power Plants - ICAPP '10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568417v1</w:t>
+                <w:t xml:space="preserve">hal-04575239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor Simulations for Unveiling Diversion Scenarios : capabilities of the antineutrino probe</w:t>
+                <w:t xml:space="preserve">Simulation of 235U and 239Pu decay heat using selected beta decay data in the framework of reactor antineutrino experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Cormon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nuttin</w:t>
+                <w:t xml:space="preserve">J. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on International Safeguards IAEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2010 International Congress on Advances in Nuclear Power Plants - ICAPP '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575239v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor neutrino detection for non proliferation with the Nucifer experiment</w:t>
               </w:r>
@@ -10933,77 +10933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cribier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cucoanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on International Safeguards IAEA, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Vienna, Austria</w:t>
@@ -11026,277 +11026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a measurement of atmospheric stopping muons and neutron fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonardi Antonio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Machado Ana Amelia Bergamini</w:t>
+                <w:t xml:space="preserve">Van Minh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cribier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Cosmic Ray Conference, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574557v1</w:t>
+                <w:t xml:space="preserve">in2p3-00422485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear reactor simulations for unveiling diversion scenarios : capabilities of the antineutrino probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Fallot</w:t>
+                <w:t xml:space="preserve">On a measurement of atmospheric stopping muons and neutron fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonardi Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglietta Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gianmarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulgione Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Minh Bui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydie Giot</w:t>
+                <w:t xml:space="preserve">Machado Ana Amelia Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference GLOBAL 2009 "The Nuclear Fuel Cycle: Sustainable Options &amp; Industrial Perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.2206-2216</w:t>
+              <w:t xml:space="preserve">31st International Cosmic Ray Conference, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00422485v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status Report on Double Chooz</w:t>
               </w:r>
@@ -11373,64 +11373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor antineutrino detection for thermal power measurement and non-proliferation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11656,856 +11656,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update to 2005 of the results of the search for neutrino bursts from gravitational stellar collapse with LVD</w:t>
+                <w:t xml:space="preserve">The Muon Decay and Muon Capture Detection with LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agafonova N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B P.Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B M.Selvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570507v1</w:t>
+                <w:t xml:space="preserve">hal-04570555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Measurement of the Total Specific Muon-Generated Neutron Yield Using LVD</w:t>
+                <w:t xml:space="preserve">Study of muon-induced neutron production, propagation and energy spectrum with the LVD detector at LNGS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agafonova N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
+              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570521v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of muon-induced neutron production, propagation and energy spectrum with the LVD detector at LNGS.</w:t>
+                <w:t xml:space="preserve">The Measurement of the Total Specific Muon-Generated Neutron Yield Using LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agafonova N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune</w:t>
+              <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568426v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering on Neutrino Bursts in LVD</w:t>
+                <w:t xml:space="preserve">Update to 2005 of the results of the search for neutrino bursts from gravitational stellar collapse with LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agafonova N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570443v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Muon Decay and Muon Capture Detection with LVD</w:t>
+                <w:t xml:space="preserve">Triggering on Neutrino Bursts in LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Agafonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Kemp F.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B M.Selvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference Pune (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570555v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Events Recorded by the LVD Neutrino Detector From Large Solar Flares During High Solar Activity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for correlations between GW detectors and the LVD neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fulgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cosmic Ray Conference</w:t>
+              <w:t xml:space="preserve">28th International Cosmic Ray Conference (ICRC 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568457v1</w:t>
+                <w:t xml:space="preserve">hal-04568451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 YEARS SEARCH FOR NEUTRINO BURSTS WITH LVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo G.Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva N.Mengotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Tuksuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for correlations between GW detectors and the LVD neutrino telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Events Recorded by the LVD Neutrino Detector From Large Solar Flares During High Solar Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo G.Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos L.G.Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva N.Mengotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Cosmic Ray Conference (ICRC 2003)</w:t>
+              <w:t xml:space="preserve">8th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568451v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13261,51 +13261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antineutrino emission and gamma background characteristics from a thermal research reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Minh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13313,51 +13313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Communeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cormon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13469,51 +13469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11E29917"/>
+    <w:nsid w:val="878C04F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13700,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amanda-porta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4747-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gelletly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suhonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kostensalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alcal&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jordan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayst&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.042502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014319" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valencia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014320" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Tain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.102503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.062502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01212381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034618" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ta&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Jordan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TBJ5LKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fulgione" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amelia Bergamini Machado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mal'Gin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molinario" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5S27L4SK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Barabanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Bezrukov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cattadori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Danilov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vacri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/04/P04001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agafonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aglietta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.09.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Yu. Agafonova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0445-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Boyarkin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.11.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castagnoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fulgione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Tain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agramunt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A31" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin J." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.529" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010607" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575746v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714601002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.12.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994353v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146610019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575604v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829546" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810827" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonardi Antonio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglietta Marco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gianmarco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgione Walter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Ana Amelia Bergamini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0905.2560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574529v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574497v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570507v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agafonova N." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Kemp F." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568426v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agafonova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P.Giusti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M.Selvi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo G.Cara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos L.G.Dos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva N.Mengotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568461v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568451v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kemp" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2011.10.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J646G9H4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barabanov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cattadori" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danilov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Di Vacri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ioannucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/5/052035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigorito" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.205" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HV0RX17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568433v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amanda-porta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4747-6463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guadilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Algora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gelletly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Briz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suhonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kostensalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alcal&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jordan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briz-Monago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.022502" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayst&#246;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.024311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.042502" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Meur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valencia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Tain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Almazan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054608" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dos Anjos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boireau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cribier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/08/P08001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.062502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.102503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01212381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034618" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Barriere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baussan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ta&#237;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Jordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TBJ5LKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Bui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTWBR2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. dos Anjos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)086" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.04.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Anjos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barriere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.07.058" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133085v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aberle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.011102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00734002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.202504" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00722579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.052008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucoanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dawson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dracos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.112009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.131801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Mueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fulgione" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amelia Bergamini Machado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mal'Gin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Molinario" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5S27L4SK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Barabanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Bezrukov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cattadori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Danilov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vacri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/04/P04001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fechner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2035119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agafonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aglietta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antonioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.09.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Yu. Agafonova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0445-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Boyarkin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.11.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castagnoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castagnoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fulgione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne M." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin J." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Alcal&#225;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guadilla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328408001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Tain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agramunt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.16.4-A31" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450321v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guadilla-Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921101001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadilla Victor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02296292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.529" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714610001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575746v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714601002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01342112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.755" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.12.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829546" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994353v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146610019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575618v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810827" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686870v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;ysto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1499" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04575242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lasserre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422485v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonardi Antonio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglietta Marco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gianmarco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgione Walter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Ana Amelia Bergamini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0905.2560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574529v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574497v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04574509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agafonova N." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P.Giusti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Kemp F." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M.Selvi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570521v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570507v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570443v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agafonova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568451v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo G.Cara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva N.Mengotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos L.G.Dos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04570710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kemp" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2011.10.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J646G9H4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barabanov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cattadori" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danilov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Di Vacri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ioannucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/5/052035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigorito" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2005.01.205" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HV0RX17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568433v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04568442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2004.11.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01317508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Communeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>