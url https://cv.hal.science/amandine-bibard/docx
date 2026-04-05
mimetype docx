--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,683 +66,683 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213534v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.108-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632962v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5571195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of Culicoides-borne diseases introduction in Europe : focus on Bluetongue and Epizootic Hemorrhagic Disease Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université Clermont Auvergne, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025UCFA0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05371466v1</w:t>
-              </w:r>
-[...549 lines deleted...]
-                <w:t xml:space="preserve">hal-04629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -773,90 +773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windi App, an R Shiny Tool to Rapidly Assess the Risk of Culicoides Wind Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress for Veterinary Virology Including an EPIZONE Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Portorož, Slovenia. </w:t>
@@ -898,90 +898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of further EHDV introduction in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sydney, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1019,90 +1019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of BTV incursion in Europe from Sardinia by &amp;lt;i&amp;gt;Culicoides spp.&amp;lt;/i&amp;gt; wind dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Aymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado de Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 SVEPM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France. </w:t>
@@ -1144,90 +1144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of BTV-3 incursion from Sardinia by wind dispersal of Culicoides midges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Aymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado de Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Epidemiological Studies in Health Risk Assessments: Relevance, Reliability and Causality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Berlin, Germany. </w:t>
@@ -1301,90 +1301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Buetongue introduction by the wind: predictable? case study with EHDV in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Symposium of Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciensano, Mar 2024, Ciney, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,90 +1422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Culicoides dispersal by the wind; Case study with Epizootic Hemorrhagic disease virus in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Modelling in Animal Health international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,51 +2010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05371466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UCFA0018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746012v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028945v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Aymeric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado de Puig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bibard -Epidemiologist -Phd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05371466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UCFA0018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746012v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028945v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Aymeric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado de Puig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bibard -Epidemiologist -Phd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>