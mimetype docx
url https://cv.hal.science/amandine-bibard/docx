--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,683 +66,683 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk assessment of Culicoides-borne diseases introduction in Europe : focus on Bluetongue and Epizootic Hemorrhagic Disease Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Veterinary medicine and animal Health. Université Clermont Auvergne, 2025. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025UCFA0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05371466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.108-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213534v3</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04632962v2</w:t>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539546v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (1), pp.5571195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629366v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-05371466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -773,90 +773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windi App, an R Shiny Tool to Rapidly Assess the Risk of Culicoides Wind Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress for Veterinary Virology Including an EPIZONE Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Portorož, Slovenia. </w:t>
@@ -898,90 +898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of further EHDV introduction in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sydney, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1019,90 +1019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of BTV incursion in Europe from Sardinia by &amp;lt;i&amp;gt;Culicoides spp.&amp;lt;/i&amp;gt; wind dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado de Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 SVEPM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France. </w:t>
@@ -1144,90 +1144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of BTV-3 incursion from Sardinia by wind dispersal of Culicoides midges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado de Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Epidemiological Studies in Health Risk Assessments: Relevance, Reliability and Causality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Berlin, Germany. </w:t>
@@ -1301,90 +1301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Buetongue introduction by the wind: predictable? case study with EHDV in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Symposium of Animal Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciensano, Mar 2024, Ciney, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,90 +1422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Culicoides dispersal by the wind; Case study with Epizootic Hemorrhagic disease virus in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Modelling in Animal Health international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,51 +2010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05371466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UCFA0018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746012v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028945v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Aymeric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado de Puig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bibard -Epidemiologist -Phd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05371466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UCFA0018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746012v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028945v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Aymeric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado de Puig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bibard -Epidemiologist -Phd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>