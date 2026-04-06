--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on growth and toxin content of the marine diatoms Pseudo-nitzschia australis and P. fraudulenta</w:t>
+                <w:t xml:space="preserve">From the sxtA4 Gene to Saxitoxin Production: What Controls the Variability Among Alexandrium minutum and Alexandrium pacificum Strains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Ayache</w:t>
+                <w:t xml:space="preserve">Solène Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Lundholm</w:t>
+                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Gai</w:t>
+                <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Herve</w:t>
+                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169, 105380 (9p.). </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.613199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.613199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203495v1</w:t>
+                <w:t xml:space="preserve">hal-03170859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the sxtA4 Gene to Saxitoxin Production: What Controls the Variability Among Alexandrium minutum and Alexandrium pacificum Strains?</w:t>
+                <w:t xml:space="preserve">Physiological changes induced by sodium chloride stress in Aphanizomenon gracile, Cylindrospermopsis raciborskii and Dolichospermum sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Geffroy</w:t>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Gac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Florent Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.613199⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.102028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.102028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170859v1</w:t>
+                <w:t xml:space="preserve">hal-03842083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological changes induced by sodium chloride stress in Aphanizomenon gracile, Cylindrospermopsis raciborskii and Dolichospermum sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of ocean acidification on growth and toxin content of the marine diatoms Pseudo-nitzschia australis and P. fraudulenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Houliez</w:t>
+                <w:t xml:space="preserve">Frederik Gai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Fabienne Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Malo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.102028. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, 105380 (9p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.102028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842083v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.192. </w:t>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.105014. </w:t>
@@ -1446,90 +1446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of the Marine Diatom Pseudo‐nitzschia australis to Different Salinity Conditions: Effects on Growth, Photosynthetic Activity, and Domoic Acid Content 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lundholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for toxin production by Pseudo-nitzschia plurisecta (Bacillariophyceae) and extension of its distribution area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (21), pp.19. </w:t>
@@ -1844,90 +1844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sudden salinity variation on the physiology and domoic acid production by two strains of Pseudo-nitzschia australis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2176,291 +2176,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitor studies on non-photochemical plastoquinone reduction and H2 photoproduction in Chlamydomonas reinhardtii</w:t>
+                <w:t xml:space="preserve">Autotrophic and Mixotrophic Hydrogen Photoproduction in Sulfur-Deprived Chlamydomonas Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mus</w:t>
+                <w:t xml:space="preserve">Swanny Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cournac</w:t>
+                <w:t xml:space="preserve">Anja Hemschemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cardettini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peltier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1708 (3), pp.322-332. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (10), pp.6199-6205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6199-6205.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842215v1</w:t>
+                <w:t xml:space="preserve">hal-00699570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotrophic and Mixotrophic Hydrogen Photoproduction in Sulfur-Deprived Chlamydomonas Cells</w:t>
+                <w:t xml:space="preserve">Inhibitor studies on non-photochemical plastoquinone reduction and H2 photoproduction in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swanny Fouchard</w:t>
+                <w:t xml:space="preserve">Florence Mus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Hemschemeier</w:t>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cardettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Legrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (10), pp.6199-6205. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1708 (3), pp.322-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6199-6205.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699570v1</w:t>
+                <w:t xml:space="preserve">hal-03842215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gorges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,273 +2972,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GIS Cyanobacteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113463v1</w:t>
+                <w:t xml:space="preserve">hal-02374549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roux</w:t>
+                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GIS Cyanobacteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374549v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3390,90 +3390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3550,51 +3550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3785,51 +3785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae and Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.263-305, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ghersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M.N. Caruana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l R&#233;tho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1620342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9705-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cardettini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19179.80164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00013-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ghersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M.N. Caruana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l R&#233;tho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1620342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9705-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cardettini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19179.80164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00013-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>