--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1038,204 +1038,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Cobalamin Scarcity Modifies Carbon Allocation and Impairs DMSP Production Through Methionine Metabolism in the Haptophyte Microalgae Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.569560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004335v1</w:t>
+                <w:t xml:space="preserve">hal-03342950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrium pacificum and Alexandrium minutum: Harmful or environmentally friendly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,210 +1257,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.105014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin Scarcity Modifies Carbon Allocation and Impairs DMSP Production Through Methionine Metabolism in the Haptophyte Microalgae Tisochrysis lutea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+                <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.569560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342950v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of the Marine Diatom Pseudo‐nitzschia australis to Different Salinity Conditions: Effects on Growth, Photosynthetic Activity, and Domoic Acid Content 1</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for toxin production by Pseudo-nitzschia plurisecta (Bacillariophyceae) and extension of its distribution area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability in DMSP content and DMSP lyase activity in marine dinoflagellates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill Malin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,277 +2472,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
+                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
+                <w:t xml:space="preserve">M. Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Dittmann</w:t>
+                <w:t xml:space="preserve">E. Dittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GdR Phycotox 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Plouzané, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Toxic Cyanobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113473v1</w:t>
+                <w:t xml:space="preserve">hal-02374421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Briand</w:t>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dittmann</w:t>
+                <w:t xml:space="preserve">F. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bormans</w:t>
+                <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Toxic Cyanobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GdR Phycotox 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374421v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stess response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
@@ -2767,51 +2767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2853,103 +2853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hervé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle du GDR Phycotox 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
@@ -3103,51 +3103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae and Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ghersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M.N. Caruana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l R&#233;tho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1620342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9705-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cardettini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19179.80164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00013-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ghersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M.N. Caruana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l R&#233;tho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1620342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9705-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cardettini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19179.80164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00013-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>