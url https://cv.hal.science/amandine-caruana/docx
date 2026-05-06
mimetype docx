--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin Scarcity Modifies Carbon Allocation and Impairs DMSP Production Through Methionine Metabolism in the Haptophyte Microalgae Tisochrysis lutea</w:t>
+                <w:t xml:space="preserve">Alexandrium pacificum and Alexandrium minutum: Harmful or environmentally friendly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nef</w:t>
+                <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bérard</w:t>
+                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.569560⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.105014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342950v1</w:t>
+                <w:t xml:space="preserve">hal-03410869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrium pacificum and Alexandrium minutum: Harmful or environmentally friendly?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cobalamin Scarcity Modifies Carbon Allocation and Impairs DMSP Production Through Methionine Metabolism in the Haptophyte Microalgae Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
+                <w:t xml:space="preserve">Élodie Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.105014. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.569560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410869v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for toxin production by Pseudo-nitzschia plurisecta (Bacillariophyceae) and extension of its distribution area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability in DMSP content and DMSP lyase activity in marine dinoflagellates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill Malin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,273 +2972,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roux</w:t>
+                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GIS Cyanobacteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374549v1</w:t>
+                <w:t xml:space="preserve">hal-03113463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GIS Cyanobacteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113463v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae and Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M.N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ghersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M.N. Caruana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l R&#233;tho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1620342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9705-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cardettini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19179.80164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00013-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ghersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Peri&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.613199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M.N. Caruana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l R&#233;tho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1620342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9705-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cardettini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19179.80164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00013-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03842288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>