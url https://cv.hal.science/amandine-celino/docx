--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -677,157 +677,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t>
+                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Castro</w:t>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058128v1</w:t>
+                <w:t xml:space="preserve">hal-04589378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
               </w:r>
@@ -949,157 +949,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
+                <w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
+                <w:t xml:space="preserve">Mickael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589378v1</w:t>
+                <w:t xml:space="preserve">hal-04058128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
               </w:r>
@@ -1833,593 +1833,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites élaborés par thermocompression sous vide pour applications marines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de la diffusion d'eau dans un assemblage bi-matériaux : quelle condition à l'interface ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Popineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">Patrick de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420694v1</w:t>
+                <w:t xml:space="preserve">hal-02420737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la diffusion d'eau dans un assemblage bi-matériaux : quelle condition à l'interface ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Cocaud</w:t>
+                <w:t xml:space="preserve">Effet de l'absorption d'humidité sur le comportement multi-échelles de bio-composites à fibres de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420737v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'absorption d'humidité sur le comportement multi-échelles de bio-composites à fibres de lin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad El Hachem</w:t>
+                <w:t xml:space="preserve">Biocomposites élaborés par thermocompression sous vide pour applications marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420765v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthodologie d'identification des paramètres de diffusion d'eau dans les polymères et composites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Cocaud</w:t>
+                <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621570v1</w:t>
+                <w:t xml:space="preserve">hal-01621600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Castro</w:t>
+                <w:t xml:space="preserve">Vers une méthodologie d'identification des paramètres de diffusion d'eau dans les polymères et composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621600v1</w:t>
+                <w:t xml:space="preserve">hal-01621570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages hygromécaniques dans les matériaux composites</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F5F4B22"/>
+    <w:nsid w:val="C4E7E468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-celino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7361-3444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aboubakar Mahamat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahamat Boukar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeyinwa Ijeoma Obianyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177540" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-celino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7361-3444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aboubakar Mahamat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahamat Boukar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeyinwa Ijeoma Obianyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177540" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>