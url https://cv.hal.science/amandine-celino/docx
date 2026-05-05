--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -258,1322 +258,1426 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of carbonation on the CFRP-mortar bond: A combined mechanical and microstructural analysis</w:t>
+                <w:t xml:space="preserve">A comprehensive review on rubber materials: degradation pathways, modeling, future trends and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Kabalan</w:t>
+                <w:t xml:space="preserve">Mouad Chakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Celino</w:t>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143162⟩</w:t>
+              <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13726-025-01584-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523395v1</w:t>
+                <w:t xml:space="preserve">hal-05594276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Tree Regression vs. Gradient Boosting Regressor Models for the Prediction of Hygroscopic Properties of Borassus Fruit Fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of carbonation on the CFRP-mortar bond: A combined mechanical and microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Aboubakar Mahamat</w:t>
+                <w:t xml:space="preserve">Amandine Celino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mahamat Boukar</w:t>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14177540⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493, pp.143162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796820v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic stresses in asymmetric biocomposite laminates submitted to various relative humidity conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision Tree Regression vs. Gradient Boosting Regressor Models for the Prediction of Hygroscopic Properties of Borassus Fruit Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Aboubakar Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Moussa Mahamat Boukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Célino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Celino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ifeyinwa Ijeoma Obianyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134, pp.105896 -. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (17), pp.7540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14177540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490918v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic stresses in asymmetric biocomposite laminates submitted to various relative humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.105896 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589378v1</w:t>
+                <w:t xml:space="preserve">hal-03490918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Challita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Mickael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05521788v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Castro</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058128v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.111634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007368v1</w:t>
+                <w:t xml:space="preserve">hal-01007227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007416v1</w:t>
+                <w:t xml:space="preserve">hal-01007368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,159 +1687,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de phénomènes de mécano-sorption dans la mise en œuvre d'un composite à fibre végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1757,1105 +1861,1105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.714-721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la diffusion d'eau dans un assemblage bi-matériaux : quelle condition à l'interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'absorption d'humidité sur le comportement multi-échelles de bio-composites à fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomposites élaborés par thermocompression sous vide pour applications marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthodologie d'identification des paramètres de diffusion d'eau dans les polymères et composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages hygromécaniques dans les matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des matériaux biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibers using FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquim 550: multiphysics of solid polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanofonc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2923,51 +3027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4E7E468"/>
+    <w:nsid w:val="7E6689CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-celino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7361-3444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aboubakar Mahamat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahamat Boukar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeyinwa Ijeoma Obianyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177540" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-celino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7361-3444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-025-01584-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aboubakar Mahamat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahamat Boukar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeyinwa Ijeoma Obianyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177540" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>