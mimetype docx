--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -781,429 +781,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t>
+                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Castro</w:t>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058128v1</w:t>
+                <w:t xml:space="preserve">hal-04589378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.111634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589378v1</w:t>
+                <w:t xml:space="preserve">hal-05521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad El Hachem</w:t>
+                <w:t xml:space="preserve">Study of hygroscopic stresses in asymmetric biocomposite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05521788v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
               </w:r>
@@ -2064,77 +2064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'absorption d'humidité sur le comportement multi-échelles de bio-composites à fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2293,51 +2293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,51 +3027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E6689CB"/>
+    <w:nsid w:val="06A1CF5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-celino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7361-3444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-025-01584-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aboubakar Mahamat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahamat Boukar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeyinwa Ijeoma Obianyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177540" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-celino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7361-3444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-025-01584-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aboubakar Mahamat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mahamat Boukar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeyinwa Ijeoma Obianyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177540" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.10.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Popineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>