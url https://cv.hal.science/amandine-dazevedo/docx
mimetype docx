--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -909,217 +909,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaléidoscope d'images mythologiques</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollywood Superstars. Histoire d'un cinéma indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303, 2022, 978-88-6976-351-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843957v1</w:t>
+                <w:t xml:space="preserve">halshs-03926764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Kaléidoscope d'images mythologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bollywood Superstars. Histoire d'un cinéma indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03926764v1</w:t>
+                <w:t xml:space="preserve">hal-04843957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est le bazar ! Une autre histoire d’exposition des images indiennes et anglaises</w:t>
               </w:r>
@@ -2769,51 +2769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03966845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/mythes-films-bazar/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/independance-des-cinemas-indiens-cartographie-des-formes-des-genres-des-regions" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03215647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#8217;azevedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/70174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03215732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pruvost-Delaspre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/mythologies-du-superheros/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kessous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03998069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03998076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03966845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/mythes-films-bazar/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/independance-des-cinemas-indiens-cartographie-des-formes-des-genres-des-regions" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03215647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#8217;azevedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/70174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03215732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pruvost-Delaspre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/mythologies-du-superheros/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kessous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03998069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03998076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>