--- v1 (2026-03-27)
+++ v2 (2026-05-22)
@@ -91,128 +91,149 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6773-9983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=WOdOIE8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis doctorante en co-tutelle entre l'équipe </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sémagramme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au Loria (Université de Lorraine, Nancy, France) et le groupe </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CLASP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (University of Gothenburg, Suède). Je travaille sous la supervision de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Maxime Amblard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ellen Breitholtz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> sur la caractérisation du dialogue et les notions de thème et changement de thèmes dans la conversation.</w:t>
+        <w:t xml:space="preserve"> sur la caractérisation du dialogue et les notions de thème et changements de thème dans la conversation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -235,1296 +256,1296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off the Hamster Wheel: Rethinking Dialogue Research through a Meta-Analysis of the ACL Anthology 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Breitholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Landscape of Dialogue Research: A Meta-Analysis of ACL Anthology 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Breitholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMDIAL 2025 - 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany. pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essentiel est invisible pour les représentations sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une mesure de similarité thématique non supervisée pour les conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.362-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wait, did you mean the doctor?&amp;quot;: Collecting a Dialogue Corpus for Topical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Breitholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMDIAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rovereto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With a Little Help from my (Linguistic) Friends: Topic Segmentation of Multi-party Casual Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Malta, Malta. pp.177--188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic and genre in dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Breitholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Larsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMDIAL 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Maribor, Slovenia. pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing topic shifts in task-oriented dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Breitholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach to Solving Morphological Analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Alsaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Case-Based Reasoning (ICCBR2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.159--174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14923-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Approach for Detecting Morphological Analogies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Transferability of Neural Models of Morphological Analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puthineath Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Alsaidi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Porto/Online, Portugal. pp.1-10</w:t>
+              <w:t xml:space="preserve">AIMLAI 2021 - workshop on Advances in Interpretable Machine Learning and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao/Virtual, Spain. pp.76-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313556v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transferability of Neural Models of Morphological Analogies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Neural Approach for Detecting Morphological Analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puthineath Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Alsaidi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMLAI 2021 - workshop on Advances in Interpretable Machine Learning and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bilbao/Virtual, Spain. pp.76-89</w:t>
+              <w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porto/Online, Portugal. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313591v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PENSE M'EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin D Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THINK BEFORE LOADING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-2-9591975-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1534,235 +1555,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling topics and topic shifts in dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decker Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amblard Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breitholtz Ellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Morphological Analogies Using Deep Learning -- Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Alsaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1772,91 +1793,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic Shifts: Preserving Comprehension in Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,168 +1887,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Approach for Detecting Morphological Analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puthineath Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Alsaidi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE DSAA 2021 - The 8th IEEE International Conference on Data Science and Advanced Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porto / Online, Portugal. , IEEE DSAA 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2095,51 +2116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7DDFCBC"/>
+    <w:nsid w:val="14DB3F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-decker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6773-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/semagramme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gu-clasp.github.io" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/MAmblard/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gu.se/en/about/find-staff/ellenbreitholtz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538305v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Breitholtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623028v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Howes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Larsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03660625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Alsaidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Choi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decker Amandine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblard Maxime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitholtz Ellen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03425776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-decker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6773-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=WOdOIE8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/semagramme/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gu-clasp.github.io" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/MAmblard/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gu.se/en/about/find-staff/ellenbreitholtz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538305v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Breitholtz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623028v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Howes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Larsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03660625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Alsaidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Choi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decker Amandine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblard Maxime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitholtz Ellen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03425776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>